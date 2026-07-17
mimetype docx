--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -21,84 +21,95 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Minister responsible for migration and asylum makes press statement following Home Affairs Council meeting zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Minister for Home Affairs, Security and Employment, Byron Camilleri, attended the Council Meeting of Home Affairs Ministers in Brussels. In a press release issued after the meeting, the Minister stated that significant efforts are still required and called on the EU to follow Malta's example. He noted that Malta's efforts resulted in a 93% decrease in the number of irregular arrivals in 2024 “thanks to increased investment in the competent national authorities, the establishment of a dedicated return unit and increased outreach with key third countries, both of transit and or origin.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Minister also stated that he met with informally with EU Commissioner for Internal Affairs and Migration, Magnus Brunner, and discussed Malta's success in reducing irregular arrivals, the need for the EU to step up prevention efforts, and assist persons in need of international protection while returning those not in need of international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry for Home Affairs, Security and Employment (6 March, 2025), [PR250367en 06/03/2025 PRESS RELEASE BY THE MINISTRY FOR HOME AFFAIRS, SECURITY AND EMPLOYMENT Minister Byron Camilleri advocates for Malta at Brussels Council Meeting],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.mt/en/Government/DOI/Press%20Releases/Pages/2025/03/06/pr250367en.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">06.03.2025</w:t>
       </w:r>
     </w:p>
@@ -132,52 +143,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement, Access to territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,51 +241,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -366,51 +377,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="654379E7"/>
+    <w:nsid w:val="88AA603B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,51 +650,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/malta/minister-responsible-migration-and-asylum-makes-press-statement-following-home" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.mt/en/Government/DOI/Press%20Releases/Pages/2025/03/06/pr250367en.aspx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/malta/minister-responsible-migration-and-asylum-makes-press-statement-following-home" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.mt/en/Government/DOI/Press%20Releases/Pages/2025/03/06/pr250367en.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>