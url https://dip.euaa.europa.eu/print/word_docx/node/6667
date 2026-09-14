--- v1 (2026-07-17)
+++ v2 (2026-09-14)
@@ -13,106 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Minister responsible for migration and asylum makes press statement following Home Affairs Council meeting zzzzzz</w:t>
+          <w:t xml:space="preserve">Minister responsible for migration and asylum makes press statement following Home Affairs Council meeting</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Minister for Home Affairs, Security and Employment, Byron Camilleri, attended the Council Meeting of Home Affairs Ministers in Brussels. In a press release issued after the meeting, the Minister stated that significant efforts are still required and called on the EU to follow Malta's example. He noted that Malta's efforts resulted in a 93% decrease in the number of irregular arrivals in 2024 “thanks to increased investment in the competent national authorities, the establishment of a dedicated return unit and increased outreach with key third countries, both of transit and or origin.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Minister also stated that he met with informally with EU Commissioner for Internal Affairs and Migration, Magnus Brunner, and discussed Malta's success in reducing irregular arrivals, the need for the EU to step up prevention efforts, and assist persons in need of international protection while returning those not in need of international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry for Home Affairs, Security and Employment (6 March, 2025), [PR250367en 06/03/2025 PRESS RELEASE BY THE MINISTRY FOR HOME AFFAIRS, SECURITY AND EMPLOYMENT Minister Byron Camilleri advocates for Malta at Brussels Council Meeting],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.mt/en/Government/DOI/Press%20Releases/Pages/2025/03/06/pr250367en.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">06.03.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -241,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="88AA603B"/>
+    <w:nsid w:val="9AF3B139"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -654,51 +690,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/malta/minister-responsible-migration-and-asylum-makes-press-statement-following-home" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.mt/en/Government/DOI/Press%20Releases/Pages/2025/03/06/pr250367en.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>