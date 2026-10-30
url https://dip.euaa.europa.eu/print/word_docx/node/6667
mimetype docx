--- v2 (2026-09-14)
+++ v3 (2026-10-30)
@@ -65,51 +65,51 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Minister also stated that he met with informally with EU Commissioner for Internal Affairs and Migration, Magnus Brunner, and discussed Malta's success in reducing irregular arrivals, the need for the EU to step up prevention efforts, and assist persons in need of international protection while returning those not in need of international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ministry for Home Affairs, Security and Employment (6 March, 2025), [PR250367en 06/03/2025 PRESS RELEASE BY THE MINISTRY FOR HOME AFFAIRS, SECURITY AND EMPLOYMENT Minister Byron Camilleri advocates for Malta at Brussels Council Meeting],</w:t>
+        <w:t xml:space="preserve">Ministry for Home Affairs and Security (6 March, 2025), [PR250367en 06/03/2025 PRESS RELEASE BY THE MINISTRY FOR HOME AFFAIRS, SECURITY AND EMPLOYMENT Minister Byron Camilleri advocates for Malta at Brussels Council Meeting],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.mt/en/Government/DOI/Press%20Releases/Pages/2025/03/06/pr250367en.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -256,51 +256,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -413,51 +413,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9AF3B139"/>
+    <w:nsid w:val="7A583640"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>