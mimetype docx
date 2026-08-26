--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -7,68 +7,56 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...10 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Government has enacted, through delegated legislation (Legal Notice 168 of 2025), the Immigration Appeals Board (Procedure) Regulations, 2025. Article 5 deals with appeals from age assessment. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Appeals from age assessment conducted by the Agency for the Welfare of Asylum Seekers (AWAS) are to be filed in terms of article 25A of the Immigration Act. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Appeals of age assessments are now regulated by time-frames: Written submissions should be filed by the appellant or his legal representative within ten (10) working days from the date when notification of appeal is served on the IAB. Upon receipt of the submissions, the IAB should notify a copy of the submissions to AWAS, and the Agency should be given ten (10) working days from the notification of submissions to present its counter-submissions. </w:t>
       </w:r>
@@ -93,54 +81,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">Where the IAB disagrees with the decision taken by AWAS, it shall instruct AWAS to carry out an age assessment procedure in accordance with the Agency for the Welfare of Asylum Seekers Regulations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Government of Malta | Gvern ta' Malta (5 August, 2025), [L.N. 168 of 2025, Immigration Act (Cap.217) Immigration Appeals Board (Procedure) Regulations, 2025],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://legislation.mt/eli/ln/2025/168/eng</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">05.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -171,52 +160,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Second instance determination</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -269,187 +258,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4D70C720"/>
+    <w:nsid w:val="FDC5A75E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -678,55 +700,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/malta/government-introduces-amendments-immigration-appeals-board-procedures" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislation.mt/eli/ln/2025/168/eng" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislation.mt/eli/ln/2025/168/eng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>