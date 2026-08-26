--- v1 (2026-08-26)
+++ v2 (2026-08-26)
@@ -427,51 +427,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FDC5A75E"/>
+    <w:nsid w:val="6D2A6843"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>