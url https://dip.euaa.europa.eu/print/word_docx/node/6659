--- v0 (2026-07-08)
+++ v1 (2026-08-26)
@@ -13,78 +13,81 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Government introduces amendments to Immigration Appeals Board constitution and assignment of cases zzzzzz</w:t>
+          <w:t xml:space="preserve">Government introduces amendments to Immigration Appeals Board constitution and assignment of cases</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Through delegated legislation (</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legal Notice 168 of 2025</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">), the government enacted the </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Immigration Appeals Board (Procedure) Regulations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, 2025. Article 5 deals with appeals related to age assessments. An appeal due to an age assessment conducted by the Agency for the Welfare of Asylum Seekers (AWAS) are to be filed in terms of Article 25A of the Immigration Act.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Appeals of age assessments are now regulated by timeframes:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -121,85 +124,87 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The same timeframes apply for other types of appeals, with the exception that the entire procedure may not exceed 90 days.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Automatic review of decisions deeming an applicant to be an adult</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When AWAS deems that a person is an adult without conducting an age assessment, it must refer its decision for a review by the IAB. The review must be conducted within 5 working days from the date of receipt of the decision. If the IAB disagrees with the decision taken by AWAS, it instructs AWAS to carry out an age assessment procedure in accordance with the </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Agency for the Welfare of Asylum Seekers Regulations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Parliament of the Republic of Malta | Parlament Ta' Malta (5 August, 2025), [L.N. 169 of 2025 - Immigration Appeals Board (Division) (Amendment) Regulations, 2025 Government Gazette of Malta No. 21,481],</w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://legislation.mt/eli/ln/2025/169/eng</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">05.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -328,187 +333,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 08-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6A66E6B4"/>
+    <w:nsid w:val="6C686CC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -612,51 +650,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2C8D6010"/>
+    <w:nsid w:val="E599AB3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -892,51 +930,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/malta/government-introduces-amendments-immigration-appeals-board-constitution-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislation.mt/eli/ln/2025/168/eng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislation.mt/eli/sl/217.28/20250805/eng" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislation.mt/eli/sl/217.11/eng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislation.mt/eli/ln/2025/169/eng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>