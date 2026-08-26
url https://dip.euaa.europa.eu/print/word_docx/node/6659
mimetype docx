--- v1 (2026-08-26)
+++ v2 (2026-08-26)
@@ -502,51 +502,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6C686CC5"/>
+    <w:nsid w:val="A715C0A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -650,51 +650,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E599AB3D"/>
+    <w:nsid w:val="9272022F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>