--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,106 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Immigration police arrest irregular third-country nationals during inspections zzzzzz</w:t>
+          <w:t xml:space="preserve">Immigration police arrest irregular third-country nationals during inspections</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In a joint statement the Ministry for Home Affairs, Security and Employment and the Ministry for transport, Infrastructure and Public Works said that the Immigration Police arrested 25 persons who were found to be residing in the country in an irregular manner. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A Maltese man was also arrested and charges with offences related to the facilitation of irregular migration. The 25 persons were arrested during inspections which took place on board public transport, residences, Paceville and traffic management operations. The arrested persons are detained until removal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry for Home Affairs, Security and Employment (5 August, 2025), STQARRIJA MILL-MINISTERU GĦALL-INTERN, IS-SIGURTÀ U X-XOGĦOL U MILL-MINISTERU GĦAT-TRASPORT, L-INFRASTRUTTURA U X-XOGĦLIJIET PUBBLIĊI 25 persuna arrestati f’ħidma kontra l-immigrazzjoni irregolari [Press Statement from the Ministry for Home Affairs, Security and Employment and from the Ministry for Transport, Infrastructure and Public Works: 25 people arrested in operation against irregular immigration],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.mt/en/Government/DOI/Press%20Releases/Pages/2025/08/05/pr251402.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">05.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -241,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C23447ED"/>
+    <w:nsid w:val="D3A29E29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -654,51 +690,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/malta/immigration-police-arrest-irregular-third-country-nationals-during-inspections" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.mt/en/Government/DOI/Press%20Releases/Pages/2025/08/05/pr251402.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>