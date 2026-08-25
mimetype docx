--- v0 (2026-07-06)
+++ v1 (2026-08-25)
@@ -13,99 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Expert training on trafficking in human beings to be provide to Maltese officials zzzzzz</w:t>
+          <w:t xml:space="preserve">Expert training on trafficking in human beings to be provide to Maltese officials</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Parliamentary Secretary for Equality and Reforms, Rebecca Buttigieg, has announced that American experts in the fight against trafficking in human beings will be travelling to Malta to train Maltese officials implementing the national strategy and action plan against trafficking in human beings, which were launched last year.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Government of Malta | Gvern ta' Malta (15 January, 2025), STQARRIJA MIS-SEGRETARJAT PARLAMENTARI GĦALL-UGWALJANZA U R-RIFORMI Appoġġ internazzjonali għat-twettiq tal-istrateġija kontra t-traffikar tal-bnedmin [STATEMENT BY THE PARLIAMENTARY SECRETARIAT FOR EQUALITY AND REFORMS International support for the implementation of the strategy against human trafficking.],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.mt/en/Government/DOI/Press%20Releases/Pages/2025/01/15/PR250053.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">15.01.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -234,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7DCAB7B0"/>
+    <w:nsid w:val="CC29EC38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -647,51 +683,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/malta/expert-training-trafficking-human-beings-be-provide-maltese-officials" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.mt/en/Government/DOI/Press%20Releases/Pages/2025/01/15/PR250053.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>