--- v0 (2026-07-12)
+++ v1 (2026-08-29)
@@ -32,718 +32,758 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lithuania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance and representation - Lithuania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6616" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Overview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6617" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Relevant EU legislation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6618" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">National legislation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6619" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6620" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Access to legal assistance and representation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6621" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Provision of information on legal assistance and representation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6622" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Access to premises</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6624" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Requirements: Means test and merits test</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6625" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Modalities to submit a request for legal aid</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6626" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Outcome of the request for legal aid</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6627" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legal assistance and representation at first instance determination</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6628" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Service provider</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6629" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Scope of legal assistance</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6630" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Procedural aspects</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6631" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Representation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6632" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aspects related to special procedures</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6633" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aspects related to applicants with special needs</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6634" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legal assistance and representation in appeals</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6635" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Service provider</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6636" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Scope of legal assistance</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6637" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Procedural aspects</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6638" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Type of appeal</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6639" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Representation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6640" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aspects related to applicants with special needs</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6641" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Right to counselling in the Dublin procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6642" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Access to legal aid while in detention</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6643" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Quality assurance</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6644" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Selection, qualifications and training</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6645" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Mechanisms for quality assurance</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6647" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Inter-institutional cooperation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6648" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legal assistance and representation for related procedures</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6649" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Reception conditions</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6650" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Family reunification</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6651" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Temporary protection procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6652" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Beneficiaries of international protection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance and representation - Lithuania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lithuania is bound by the recast Asylum Procedures Directive, the recast Reception Conditions Directive and the Dublin III Regulation and has transposed their provisions through the </w:t>
       </w:r>
       <w:hyperlink r:id="rId42" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law on the Legal Status of Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">29/04/2004: Lithuania transposes the recast Reception Conditions Directive by the Law on the Legal Status of Foreigners No IX-2206 of 29 April 2004 | </w:t>
       </w:r>
       <w:hyperlink r:id="rId42" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ĮSTATYMAS DĖL UŽSIENIEČIŲ TEISINĖS PADĖTIES - 2004 m. balandžio 29, d. Nr. IX-2206</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and its amendments</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">29/04/2004: Lithuania transposes the recast Asylum Procedures Directive by the Law on the Legal Status of Foreigners No IX-2206 of 29 April 2004 | </w:t>
       </w:r>
       <w:hyperlink r:id="rId42" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ĮSTATYMAS DĖL UŽSIENIEČIŲ TEISINĖS PADĖTIES - 2004 m. balandžio 29, d. Nr. IX-2206</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and its amendments</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">29/04/2004: Lithuania transposes the Dublin III Regulation by the Law on the Legal Status of Foreigners No IX-2206 of 29 April 2004 | </w:t>
       </w:r>
       <w:hyperlink r:id="rId42" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ĮSTATYMAS DĖL UŽSIENIEČIŲ TEISINĖS PADĖTIES - 2004 m. balandžio 29, d. Nr. IX-2206</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and its amendments</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId43" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Description of the Procedure for the Provision of State-Guaranteed Legal Aid to Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, approved by the Minister of Social Security and Labour of the Republic of Lithuania, by Order No. A1-939 of 27 December 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
@@ -808,292 +848,301 @@
               <w:t xml:space="preserve">Provision of legal and procedural information on the applicant’s rights and obligations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">State Border Guard Service </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lithuanian Red Cross | </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lietuvos Raudonasis kryžius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Legal assistance at first instance determination</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">State funded lawyers/ (the Reception and Integration Agency under the </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministry of Social Security</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> as of 1st January 2025) </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lithuanian Red Cross | </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lietuvos Raudonasis kryžius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IOM Lithuania </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Private lawyers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Legal counselling provided by civil society organisations or other organisations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lithuanian Red Cross | </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lietuvos Raudonasis kryžius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Private lawyers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Legal assistance at second instance determination</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">State funded lawyers/ (the Reception and Integration Agency under the </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministry of Social Security</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> as of 1st January 2025) </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lithuanian Red Cross | </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lietuvos Raudonasis kryžius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Private lawyers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Legal assistance for other related procedures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">State funded lawyers/ (the Reception and Integration Agency under the </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministry of Social Security</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> as of 1st January 2025) </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lithuanian Red Cross | </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lietuvos Raudonasis kryžius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Private lawyers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to legal assistance and representation</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1106,70 +1155,72 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Article 71(1)(2) of the Law on the Legal Status of Foreigners, asylum applicants should receive free of charge information in a language he or she understands about his or her rights and obligations during the examination of the application for asylum, as well as information related to the examination of the application for asylum.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A detained asylum seeker is immediately informed in writing about the grounds for detention, the procedure for appealing the decision and the possibility of obtaining free legal aid in a language he or she understands (Article 114(3) of the Law on the Legal Status of Foreigners).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Migration Department has information on their </w:t>
       </w:r>
       <w:hyperlink r:id="rId47" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">website </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">on legal assistance and representation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">UNHCR Lithuania has information on their </w:t>
       </w:r>
       <w:hyperlink r:id="rId48" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> on legal assistance and representation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Order No. A1-2 of the Minister of Social Security and Labour of 3 January 2025. This order approved the Procedure for the Accommodation of Foreigners in Temporary Accommodation Facilities. Point 9 of the procedure obliges the responsible staff member of the Reception and Integration Agency to provide the foreigner, within 10 days of accommodation, with all necessary information in writing and/or orally in a language the foreigner understands. This information must include the foreigner’s rights and obligations under Lithuanian law, available healthcare services, services provided at the temporary accommodation facility, and the contacts of institutions or organisations providing legal assistance to foreigners. It is also stated that such information must be continuously displayed in common areas so that foreigners may access it at any time. This ensures that foreigners accommodated in reception centres are aware of their right to receive legal aid and representation and know where to seek assistance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Order No. A1-947 of the Minister of Social Security and Labour of 31 December 2024. This order approved the Procedure for the Identification of Vulnerable Foreigners, establishing how vulnerable persons should be identified and how their special needs should be considered. Point 26.6 of the procedure stipulates that a person who has experienced sexual or gender-based violence must be provided with legal assistance, as well as appropriate post-trauma therapy and psychosocial support. Point 27 adds that all information, legal assistance, and reception conditions for a vulnerable person must be provided using a method of communication and information delivery adapted to the individual’s special needs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1195,202 +1246,209 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Agency has signed a cooperation agreement with the Red Cross Society, which also includes provisions for legal counselling on asylum and migration issues for residents of the reception centres.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to premises</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId49" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Order 1V-340 of the Ministry of Internal Affairs of the Republic of Lithuania</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (4 October 2007) regarding the approval of the description of conditions and procedures for the temporary accommodation of foreigners in the State Border Guard Service under the Ministry of the Interior of the Republic of Lithuania provides under 17.3 that persons in detention have the right to state- guaranteed legal aid.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The detained asylum seeker is immediately informed in writing about the grounds for detention, the procedure for appealing the decision to detention and the possibility of obtaining free legal aid in a language he or she understands (Article 114(3) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId50" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law on the Legal Status of Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Lithuanian Red Cross provides legal advice to foreigners detained in Lithuania on migration issues, including asylum applicants held in detention. The Lithuanian Red Cross has appointed law specialists who provide legal assistance for asylum seekers that are detained in the State Border Guard Services Foreigners Registration Centre in the city of Pabrade. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Asylum applicants in detention are entitled to state-guaranteed legal aid to appeal decisions related to their detention. (source: </w:t>
       </w:r>
       <w:hyperlink r:id="rId51" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EUAA Dublin Factsheet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, April 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Lithuanian Red Cross has access to places of accommodation for asylum seekers, where they communicate directly with asylum seekers and provide them with legal advice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Asylum applicants in the Republic of Lithuania have the right access to state-guaranteed legal aid in accordance with the procedure established by the Minister of the Interior to the extent this is related to the examination of the application for asylum (Article 71(4) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId50" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law on the Legal Status of Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Asylum applicants in the Republic of Lithuania have the right to contact and communicate with representatives of the Office of the United Nations High Commissioner for Refugees and other organisations providing specialised legal assistance or counselling to asylum applicants, provided that the communication respects privacy. (Article 71(8) and Article 91 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId50" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law on the Legal Status of Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Order No. A1-2 of the Minister of Social Security and Labour of 3 January 2025 This order approved the Procedure for the Accommodation of Foreigners in Temporary Accommodation Facilities. Point 32: Employees of institutions, agencies and organisations providing services to accommodated foreigners in accordance with their competence, and/or specialists engaged by them, shall be allowed access to the temporary accommodation facility or its territory only if they hold an identity card issued by the institution, agency or organisation or another document confirming their identity, and it has been established that the person has arrived for work purposes. The responsible employee of the temporary accommodation facility shall immediately inform the territorial unit of the Agency about the arrival of such persons. The responsible employee of the temporary accommodation facility must inform the territorial unit of the Agency about the arrival of other persons to the temporary accommodation facility or its territory and obtain permission to allow such persons to enter.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Order No. A1-935/1V-783 of the Minister of Social Security and Labour and the Minister of the Interior of 27 December 2024 This order approved the Procedure on Reception Conditions Provided to Detained Foreigners by the Reception and Integration Agency. Point 24: Employees of institutions, agencies and organisations providing services to detained foreigners in accordance with their competence, and/or specialists engaged by them, shall be allowed access to the detention facility or its territory only if they hold an identity card issued by the institution, agency or organisation or another document confirming their identity, and it has been established that the person has arrived for work purposes. The responsible employee of the detention facility shall immediately inform the territorial unit of the Agency about the arrival of such persons. The responsible employee of the detention facility must inform the territorial unit of the Agency about the arrival of other persons to the detention facility or its territory and obtain permission to allow such persons to enter.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Requirements: Means test and merits test</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State funds of the Republic of Lithuania are used for the implementation of the right to use state-guaranteed legal aid to the extent that the asylum seeker cannot implement access to legal aid with his or her own funds, and to the extent that it cannot be implemented with the funds of international organisations, structural funds of the European Union, humanitarian aid funds established by individuals and legal entities of the Republic of Lithuania and non-governmental organisations. (source: </w:t>
       </w:r>
       <w:hyperlink r:id="rId51" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EUAA Factsheet Dublin transfers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, April 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 71 (6) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId50" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law of the Republic of Lithuania on the legal status of foreigners </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">provides for the situation of changes in the financial resources of the applicant and impact on the rights specified in Article 71 (1-5), including state guaranteed legal aid. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When it is found that the applicant, who was granted state-guaranteed legal aid, had the funds to pay for legal services and/or had the funds and received the monetary allowance, as well as if it is found that the financial situation of the asylum seeker has significantly improved, or if he, in fulfilling the established obligation to declare available and received funds, provided misleading information or did not declare received funds, the asylum seeker must cover the costs incurred by the Migration Department in connection with the payment of the services of the legal service provider who provided state-guaranteed legal aid to the asylum seeker.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In such a case, the Migration Department provides the asylum seeker with a written instruction to cover the expenses incurred by the Migration Department, which specifies the legal services that were provided to the asylum seeker, their price and/or the total amount payable, calculated based on the added values provided by the state-guaranteed legal aid provider and paid by the Migration Department tax invoices, the settlement bank account of the Migration Department and other requisites necessary for making the payment, as well as other information if necessary.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1473,130 +1531,133 @@
         <w:rPr/>
         <w:t xml:space="preserve">By informing the employees of the Foreigners Registration Center about the need for a lawyer for the interview;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">By informing the employees of the Reception and Integration Agency about the need for a lawyer for the interview.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For appeals, the applicant must indicate to an official that they would like to receive assistance from a lawyer paid by the state in appealing against the decision) (MIGRIS, (2022), </w:t>
       </w:r>
       <w:hyperlink r:id="rId52" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">What can I do if I disagree with the Migrant Department's decision regarding not to grant asylum?</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If the applicant would like to appeal a decision rejecting their asylum application, they can request the assistance of a lawyer provided by the State free of charge. There are three ways to do that:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant can tell the officer of the Migration Department, who will inform the applicant about the negative decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant can send an e-mail to </w:t>
       </w:r>
       <w:hyperlink r:id="rId53" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">teisines.paslaugos@migracija.gov.lt</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  (indicating their ILTU number).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant can inform the responsible official at their asylum-seeker accommodation centre that they want a lawyer to appeal the negative decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants can conclude a contract on the provision of legal services with a service provider of their own choice, at their own expense (MIGRIS, (2022), </w:t>
       </w:r>
       <w:hyperlink r:id="rId52" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">What can I do if I disagree with the Migrant Department's decision regarding not to grant asylum?</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Lithuanian Red Cross also provides free legal aid to asylum seekers, including consultations and translation of documents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal Services provided by the Reception and Integration Agency</w:t>
       </w:r>
@@ -1660,51 +1721,52 @@
         <w:rPr/>
         <w:t xml:space="preserve">Employees of the Reception and Integration Agency.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Requests can be submitted through the following channels:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">By email: </w:t>
       </w:r>
       <w:hyperlink r:id="rId53" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">teisines.paslaugos@migracija.gov.lt</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In urgent cases outside working hours, by phone: +37067941315.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -1811,110 +1873,114 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Service provider</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State-funded legal aid for asylum seekers is organised by the Migration Department, which announces a public competition and hires a law firm to provide legal assistance to asylum seekers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As of January 1st, 2025, state-guaranteed legal aid will be organized by the Ministry for Social Security and Labor or an accredited institution, in accordance with the </w:t>
       </w:r>
       <w:hyperlink r:id="rId45" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">amendment</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> of Article 1(3) of the Law on State-Guaranteed Legal Aid.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Civil society organisations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId54" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Lithuanian Red Cross -</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> dedicated project to offer legal aid to asylum seekers, including asylum applicants in detention.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Since January 2024, </w:t>
       </w:r>
       <w:hyperlink r:id="rId55" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">IOM Lithuania</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, in cooperation with the Ministry of Social Security and Labor, extended its migration information center’s services and strengthen with funds from AMIF, and include, amongst other activities, the provision of legal counselling services by a professional lawyer. The project duration is until 31 December 2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId56" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">IOM Lithuania</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> supports THB victims with assistance, including legal, medical, psychological, and social services, for return to their countries of origin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Order No. A1-939 of the Minister of Social Security and Labour of 27 December 2024 On the Approval of the Procedure for the Provision of State-Guaranteed Legal Aid to Foreigners. Point 6: In organising and providing state-guaranteed legal aid, the Agency shall perform the following functions: point 6.3: In accordance with the Law on Public Procurement of the Republic of Lithuania, the Agency carries out public procurement procedures for the acquisition of legal services, concludes contracts for the provision of legal services with legal service providers, and monitors the implementation of these contracts. These contracts specify the scope and content of state-guaranteed legal aid, the procedures and conditions for its provision and payment, the requirements for legal aid providers, and the rights and obligations of the parties.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Scope of legal assistance</w:t>
       </w:r>
     </w:p>
@@ -2035,51 +2101,52 @@
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">prepares documents for state institutions and, in cooperation with lawyers who specialise in asylum cases, represents the interests of asylum seekers in courts and other state institutions. Lawyers of the Lithuanian Red Cross pay special attention to systematic violations of the rights of asylum seekers and, upon identifying such violations, initiate strategic litigation aimed at shaping and changing the practice of national courts, ensuring that the rights guaranteed by international and European Union legal acts are properly implemented in the Republic of Lithuania;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">provides legal advice to foreigners detained in Lithuania on migration issues.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId43" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Order No. A1-939</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> of the Minister of Social Security and Labour of 27 December 2024 On the Approval of the Procedure for the Provision of State-Guaranteed Legal Aid to Foreigners:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Primary legal aid for foreigners indicated in paragraph 3.1 includes:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -2425,224 +2492,231 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Secondary state-guaranteed legal aid shall be provided by legal service providers with whom the Agency has concluded legal service contracts in accordance with the procedure established in point 6.3 of the Description.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Procedural aspects</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During the asylum procedure, if an applicant needs an interpreter, the Migration Department should provide the applicant with an interpreter. The right to interpretation is provided also by Article 71 (1)(6) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId50" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law of the Republic of Lithuania on the legal status of foreigners </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"to use interpretation services free of charge as far as  the examination of the application for asylum is concerned".</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Foreigners applying for asylum in the Republic of Lithuania are provided with state guaranteed legal aid throughout the asylum procedure. The asylum seeker may apply for guaranteed legal aid and appeal against all decisions within the time limits established by law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Asylum applicants in the Republic of Lithuania have the right access to state-guaranteed legal aid in accordance with the procedure established by the Minister of the Interior to the extent this is related to the examination of the application for asylum (Article 71(4) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId50" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law on the Legal Status of Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Asylum applicants in the Republic of Lithuania have the right to address representatives of the Office of the United Nations High Commissioner for Refugees and other organisations providing specialised legal assistance or counselling to asylum applicants and meet them in conditions that respect privacy (Article 71(8) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId50" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law on the Legal Status of Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provision of state-guaranteed legal aid in the cases specified by the Law of the Republic of Lithuania on the Legal Status of Foreigners shall be organised by the Ministry of the Interior of the Republic of Lithuania or an institution authorised by it (Article 1(3) of the Law on State-Guaranteed Legal Aid). However, the Law on State-Guaranteed Legal Aid has been </w:t>
       </w:r>
       <w:hyperlink r:id="rId45" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">amended</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> on 30 May 2024 and as of 1st January 2025 state-guaranteed legal aid for foreigners will be organised by the Ministry of Social Security and Labor or an institution authorised by it, rather than the Migration Department.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">From 1st January 2025, the newly established Reception and Integration Agency (RIA) is responsible for providing legal counselling at the accommodation facilities. The amount and content of the legal counseling, as well as whether the services will be outsourced or provided by the RIA staff, are yet unknown. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Order 1V-233 of the Ministry of Internal Affairs of Lithuania, of 29 May 2009 (in force since 1st June 2009) </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">provides on the organisation of state guaranteed legal aid, pursuant to Article 1, Part 3 of the Law on State-Guaranteed Legal Aid of the Republic of Lithuania and for the implementation of the Law of the Republic of Lithuania "On the Legal Status of Foreigners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The order provides authorisation for the following authorities to organise the provision of state guaranteed legal aid:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the Police Department under the Ministry of the Interior of the Republic of Lithuania and the State Border Guard Service under the Ministry of the Interior of the Republic of Lithuania for the implementation of the following articles of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId50" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law of the Republic of Lithuania on the legal status of foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">former Article 32 (2), Clause 5, currently Article 32 (4)(5) – state guaranteed legal aid for unaccompanied minors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 116 (1) – right to state guaranteed legal aid with regard to detention measures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the Migration Department under the Ministry of Internal Affairs of the Republic of Lithuania for the implementation of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId50" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law of the Republic of Lithuania on the legal status of foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">former Article 71 (1) (3), currently Article 71 (1)(4) – state guaranteed legal aid for the asylum procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -2653,70 +2727,72 @@
         <w:rPr/>
         <w:t xml:space="preserve">Article 82 (1) – assistance by a representative providing legal services during the interview;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Former Article 90 (4), currently Article 90 (5) – right to state guaranteed legal aid for procedures related to revocation of refugee status.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId58" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Order 1V-361 of the Ministry of Internal Affairs of the Republic of Lithuania of 15 November 2004</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provides for the detailed procedure for the examination, decision-making and execution of asylum requests of foreigners. With regard to state guaranteed legal aid, the order contains relevant provisions for access to information on legal aid throughout the asylum procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Article 71(1)(4) the </w:t>
       </w:r>
       <w:hyperlink r:id="rId50" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law on the Legal Status of Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, applicants for international protection are entitled to state funded legal aid. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An applicant on their own initiative and at their own expense, may invite a legal aid lawyer hired by the applicant for the interview. If the applicant wants the lawyer to be present at the interview, they must inform the Migration Department in advance and submit a power of attorney document if it has not been submitted previously.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Social workers inform the foreigner about their rights and obligations in a language they understand (if the foreigner does not speak any language, an interpreter is arranged). During the first meeting, the foreigner receives a leaflet listing the institutions providing services. The social worker asks whether the foreigner has a lawyer, and if not, the appointment of a lawyer to represent the foreigner and provide legal services is ensured.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2781,131 +2857,136 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Unaccompanied minors have access to state-guaranteed legal aid, unless the laws of the Republic of Lithuania provide otherwise (Article 32(5) of the Law on the Legal Status of Foreigners).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lithuania has several practices aimed at preventing and reducing the demand for trafficking in human beings, particularly concerning third-country nationals. Lithuanian authorities equipped registration centres and support institutions with tools to identify trafficking risks, particularly for refugees. This includes training staff in these centres to recognise the signs of exploitation, providing informative materials, and ensuring that foreign nationals have access to legal support and information about their rights in Lithuania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The government has made progress in providing trafficking-related training for police officers, prosecutors, border guards, and lawyers. These trainings cover a wide range of topics, including anti-trafficking legislation, victim identification, evidence collection, and victim support during investigations. Lawyers who complete specialised anti-trafficking training in 2024 receive </w:t>
       </w:r>
       <w:hyperlink r:id="rId59" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">double pay</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> for providing secondary legal aid (in appeals). This incentivises more legal professionals to acquire expertise in trafficking cases and to improve the quality of legal representation for victims. Lithuanian law ensures that victims have access to legal representation, and they can apply for financial compensation either from traffickers or from a state fund when traffickers are unable to pay.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The capacities of law enforcement agencies in Lithuania have been significantly enhanced through </w:t>
       </w:r>
       <w:hyperlink r:id="rId60" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">specialised training programmes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> for law enforcement officers, prosecutors, and border guards to improve their ability to identify and assist trafficking victims. The Ministry of Interior (MOI) and the General Prosecutor’s Office have maintained an anti-trafficking online training platform, which includes comprehensive topics such as identifying indicators and victims, understanding risk factors, conducting investigations, collecting evidence, and assisting and protecting victims throughout criminal proceedings. These trainings have also addressed specific needs like how to interview victims and collect evidence without re-traumatising them, which has been crucial for improving the effectiveness of pre-trial investigations. Additionally, specialised training for lawyers who provide secondary legal aid has been introduced, with those who complete the training being offered double pay, which has incentivised legal professionals to engage with trafficking cases and improve the quality of legal representation available to victims.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId61" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Vilnius Archdiocese</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vilniaus arkivyskupijos Caritas</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) provides aid to vulnerable groups, including third-country nationals, by offering shelter, legal assistance, and psychological counselling.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IOM Lithuania also officially </w:t>
       </w:r>
       <w:hyperlink r:id="rId56" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">launched</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:hyperlink r:id="rId62" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Migration Information Centre</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (MICenter), which offers a broad range of services to migrants, including legal consultations, career guidance, and psychological counselling. The centre’s legal experts, knowledgeable about trafficking and labour exploitation, provide consultations to refugees, especially those from Ukraine, helping them protect their rights and connect with relevant institutions when necessary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the Description of the Procedure for Providing State-Guaranteed Legal Aid to Foreigners, approved by Order No. A1-939 of the Minister of Social Security and Labour of the Republic of Lithuania of 27 December 2024: State-guaranteed legal aid provided under the procedure established in the Description includes legal services free of charge to the following foreigners:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -2929,77 +3010,79 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance and representation in appeals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Service provider</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State-funded legal aid is available for first instance appeal procedures in asylum cases in Lithuania. Asylum seekers who wish to receive assistance from a lawyer paid by the state for appealing against a decision must explicitly indicate this to an official. (MIGRIS, (2022), </w:t>
       </w:r>
       <w:hyperlink r:id="rId52" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">What can I do if I disagree with the Migrant Department's decision regarding not to grant asylum?</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As of 1st January 2025, asylum seekers are no longer entitled to free legal aid when appealing a first-instance court decision to the Supreme Administrative Court (the second instance court) in asylum cases. At that point, asylum seekers will have the option to hire a private lawyer at their own expense for appeals to the second instance court.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Foreigners applying for asylum in Lithuania are provided with state-guaranteed legal aid throughout the asylum application procedure. The asylum seeker may apply for guaranteed legal aid and appeal against all decisions within the time limits established by law - Article 71 (1)(4) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId50" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law of the Republic of Lithuania on the legal status of foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal aid is primarily provided by lawyers as organised by the Agency. In addition, civil society organisations and international organisations, such as the Lithuanian Red Cross, can also provide legal aid in asylum cases.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Foreigners are represented by legal service providers contracted by the Agency.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -3032,51 +3115,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Point 15.1: State-guaranteed legal aid includes the drafting and submission of procedural documents to the court in relation to decisions specified in the Law on the Legal Status of Foreigners, including but not limited to Articles 5(31), 74(1), 77(1), 86(3), 87(3), 90(1–2), 116(1), 125–126, 133, 140(8)(3), and 140(20)(1), as well as in cases involving unaccompanied minors or when mandated by a court order.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Scope of legal assistance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During the preparation of an appeal and before the hearing, the legal adviser is </w:t>
       </w:r>
       <w:hyperlink r:id="rId52" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">responsible</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> for collecting evidence, drafting appeal documents, and advising the client on the legal aspects of their case.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Description of the Procedure for the Provision of State-Guaranteed Legal Aid to Foreigners, approved by Order No. A1-939 of the Minister of Social Security and Labour of the Republic of Lithuania of 27 December 2024:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -3206,94 +3290,96 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">16. Secondary state-guaranteed legal aid is provided by legal service providers with whom the Agency has concluded contracts in accordance with the procedure set out in point 6.3 of the Description.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Procedural aspects</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In Lithuania, when an asylum seeker wishes to appeal a decision rejecting their asylum application, they must indicate to an official that they would like to receive assistance from a state-funded lawyer. (MIGRIS, (2022), </w:t>
       </w:r>
       <w:hyperlink r:id="rId52" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">What can I do if I disagree with the Migrant Department's decision regarding not to grant asylum?</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are three ways to do that:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant can inform the officer at the Migration Department when the negative decision is communicated to them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant can send an e-mail to </w:t>
       </w:r>
       <w:hyperlink r:id="rId53" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">teisines.paslaugos@migracija.gov.lt</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (indicating their ILTU number).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant can notify the responsible official at their asylum-seeker accommodation centre that they wish to receive legal assistance to appeal the decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -3324,51 +3410,52 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State-guaranteed legal aid is available for first instance appeals.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Since 1st January 2025, asylum-seekers are not entitled to free legal aid appealing the first instance court decisions in the asylum cases to the Supreme Administrative Court (the second instance court).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Precisely, according to the Article 71 para. 1 (4) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId63" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law of the Legal Status of Foreigners asylum seekers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> will be able to get state-free legal aid only for appeals to the first instance appeal court (Regional administrative court), the state-free legal aid will not cover the complaint to the second instance (Supreme administrative court).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Representation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Foreigners are represented by service providers contracted by the Agency.</w:t>
       </w:r>
     </w:p>
@@ -3382,234 +3469,242 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance and representation is provided to applicants with special needs in the second instance with the same guarantees as in the first instance. More specifically:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lithuania has several practices aimed at preventing and reducing the demand for trafficking in human beings, particularly concerning third-country nationals. Lithuanian authorities equipped registration centres and support institutions with tools to identify trafficking risks, particularly for refugees. This includes training staff in these centres to recognise the signs of exploitation, providing informative materials, and ensuring that foreign nationals have access to legal support and information about their rights in Lithuania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The government has made progress in providing trafficking-related training for police officers, prosecutors, border guards, and lawyers. These trainings cover a wide range of topics, including anti-trafficking legislation, victim identification, evidence collection, and victim support during investigations. Lawyers who complete specialised anti-trafficking training in 2024 receive </w:t>
       </w:r>
       <w:hyperlink r:id="rId59" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">double pay</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> for providing secondary legal aid (in appeals). This incentivises more legal professionals to acquire expertise in trafficking cases and to improve the quality of legal representation for victims. Lithuanian law ensures that victims have access to legal representation, and they can apply for financial compensation either from traffickers or from a state fund when traffickers are unable to pay.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The capacities of law enforcement agencies in Lithuania have been significantly enhanced through </w:t>
       </w:r>
       <w:hyperlink r:id="rId60" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">specialised training programmes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> for law enforcement officers, prosecutors, and border guards to improve their ability to identify and assist trafficking victims. The Ministry of Interior (MOI) and the General Prosecutor’s Office have maintained an anti-trafficking online training platform, which includes comprehensive topics such as identifying indicators and victims, understanding risk factors, conducting investigations, collecting evidence, and assisting and protecting victims throughout criminal proceedings. These trainings have also addressed specific needs like how to interview victims and collect evidence without re-traumatising them, which has been crucial for improving the effectiveness of pre-trial investigations. Additionally, specialised training for lawyers who provide secondary legal aid has been introduced, with those who complete the training being offered double pay, which has incentivised legal professionals to engage with trafficking cases and improve the quality of legal representation available to victims.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId61" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Vilnius Archdiocese</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vilniaus arkivyskupijos Caritas</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) provides aid to vulnerable groups, including third-country nationals, by offering shelter, legal assistance, and psychological counselling.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IOM Lithuania also officially launched the </w:t>
       </w:r>
       <w:hyperlink r:id="rId62" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Migration Information Centre</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (MICenter), which offers a broad range of services to migrants, including legal consultations, career guidance, and psychological counselling. The centre’s legal experts, knowledgeable about trafficking and labour exploitation, provide consultations to refugees, especially those from Ukraine, helping them protect their rights and connect with relevant institutions when necessary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(source: IOM and EMN Study:  </w:t>
       </w:r>
       <w:hyperlink r:id="rId56" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">The International Dimension of the EU Policy to Prevent and Combat Trafficking in Human Beings and Protect the Victims of this Crime. Lithuanian report</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, 2024)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Right to counselling in the Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The legal and procedural aspects of the Dublin procedure are generally handled in the same way as the regular asylum procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Migration Department provides free legal assistance and representation services upon the applicant’s request during the appeal against a decision on a transfer under the Dublin procedure. Service providers, such as law firms or non-governmental organisations under contract with the Migration Department, may provide this counselling.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to legal aid while in detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId49" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Order 1V-340 of the Ministry of Internal Affairs of the Republic of Lithuania (</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">4 October 2007) regarding the conditions and procedures for the temporary accommodation of foreigners in detention specifies that detained persons, including asylum applicants, have the right to state-guaranteed legal aid.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Asylum applicants in detention are informed immediately, in writing, about the grounds for their detention, the procedure for appealing the decision, and their right to access free legal aid, in a language they understand. (Article 114(3) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId50" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law on the Legal Status of Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Lithuanian Red Cross provides legal advice to foreigners detained in Lithuania on migration issues, including asylum applicants held in detention. The Lithuanian Red Cross has appointed law specialists who provide law specialists who deliver legal aid specifically to asylum seekers held in the State Border Guard Service’s Foreigners Registration Centre in Pabrade.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Asylum applicants in detention have access to state guaranteed legal aid to appeal against all decisions related to their detention. (source: </w:t>
       </w:r>
       <w:hyperlink r:id="rId51" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EUAA Dublin Factsheet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, April 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal Assistance for Detained Foreigners</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pursuant to Order No. A1-935/1V-783 of 27 December 2024 of the Minister of Social Security and Labour and the Minister of the Interior of the Republic of Lithuania, which approved the Description of the Procedure for Reception Conditions Ensured by the Reception and Integration Agency for Detained Foreigners, the Agency must inform detained foreigners of their right to access legal assistance.</w:t>
       </w:r>
@@ -3748,51 +3843,52 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Inter-institutional cooperation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In June 2020, the Lithuanian Red Cross signed an agreement with the State Border Guard Service to expand its activities and deliver protection services, as well as provide monitoring support for all migrants in detention, including those at border crossing points. A variety of professionals, including legal advisers, offer humanitarian assistance to vulnerable migrants, including legal consultations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 2 October 2023, a collaboration </w:t>
       </w:r>
       <w:hyperlink r:id="rId64" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">agreement</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> was signed by the Lithuanian Red Cross and the law firm NOOR, whereby the parties commit to providing legal consultations and representation. The law firm will support projects run by the Lithuanian Red Cross.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Agency has signed a cooperation agreement with the Red Cross Society, which also includes provisions for legal counselling on asylum and migration issues for residents of the reception centres.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance and representation for related procedures</w:t>
       </w:r>
     </w:p>
@@ -3845,51 +3941,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Lithuanian Red Cross offers legal assistance and counselling for family reunification cases.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary protection procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Citizens of Ukraine who are currently in the Republic of Lithuania </w:t>
       </w:r>
       <w:hyperlink r:id="rId65" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">can apply for legal advice</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> or legal assistance to the State Guaranteed Legal Assistance Service.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beneficiaries of international protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance may be provided by non-governmental organisations (NGOs) and private lawyers.</w:t>
       </w:r>
     </w:p>
@@ -3970,199 +4067,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Legal assistance and representation - Lithuania</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="21A8A7C2"/>
+    <w:nsid w:val="D3AB3475"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4266,51 +4396,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="09D959C5"/>
+    <w:nsid w:val="58F9349E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4414,51 +4544,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="8B85A91F"/>
+    <w:nsid w:val="C758462C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4562,51 +4692,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="1685E668"/>
+    <w:nsid w:val="C0BB8AB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4710,51 +4840,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="B3EEECEE"/>
+    <w:nsid w:val="0B701459"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4858,51 +4988,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="B30BCEFF"/>
+    <w:nsid w:val="B7920A58"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5006,51 +5136,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="AD856C32"/>
+    <w:nsid w:val="9DF7DE87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5154,51 +5284,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="2544D87C"/>
+    <w:nsid w:val="2C2F73ED"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5302,51 +5432,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="B868A947"/>
+    <w:nsid w:val="E79A89DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5450,51 +5580,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="6ACECF48"/>
+    <w:nsid w:val="AE9B94D3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5598,51 +5728,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="14AFB092"/>
+    <w:nsid w:val="0C6C6D01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5746,51 +5876,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="DAFBCF1E"/>
+    <w:nsid w:val="7FBD3268"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5894,51 +6024,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="583C3F46"/>
+    <w:nsid w:val="41D76236"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6042,51 +6172,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="0D4E6BAB"/>
+    <w:nsid w:val="242125FC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6190,51 +6320,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="B144CE8C"/>
+    <w:nsid w:val="267F3BCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6338,51 +6468,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="78C4EBF3"/>
+    <w:nsid w:val="8797ECF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6486,51 +6616,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="AE7FC49C"/>
+    <w:nsid w:val="6F7389E2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6634,51 +6764,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="0B56F646"/>
+    <w:nsid w:val="0AE8166E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6782,51 +6912,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="D9F27B2B"/>
+    <w:nsid w:val="8F1A9971"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6930,51 +7060,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="1E235B3A"/>
+    <w:nsid w:val="A0BC5262"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7078,51 +7208,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="0DCAF77A"/>
+    <w:nsid w:val="86F4E4CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7226,51 +7356,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="88DA1346"/>
+    <w:nsid w:val="4CD60860"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7374,51 +7504,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="6B3BC248"/>
+    <w:nsid w:val="2F14B622"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7522,51 +7652,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="58CC0AF9"/>
+    <w:nsid w:val="A9A8BDA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7670,51 +7800,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="22D68917"/>
+    <w:nsid w:val="B9A806D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7818,51 +7948,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="D0B92644"/>
+    <w:nsid w:val="D8438A3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7966,51 +8096,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="60AB6F7D"/>
+    <w:nsid w:val="C46CD8B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8114,51 +8244,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="74E83DBE"/>
+    <w:nsid w:val="135CF657"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8472,51 +8602,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6616" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6617" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6618" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6619" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6620" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6621" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6622" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6624" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6625" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6626" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6627" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6628" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6629" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6630" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6631" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6632" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6633" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6634" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6635" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6636" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6637" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6638" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6639" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6640" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6641" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6642" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6643" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6644" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6645" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6647" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6648" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6649" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6650" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6651" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6652" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-tar.lt/portal/lt/legalAct/TAR.42837E5A79DD/asr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-tar.lt/portal/lt/legalAct/75b789e0c45d11efa5ddd96c482819f5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://redcross.lt/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-tar.lt/portal/lt/legalAct/0dfe183024c811efbdaea558de59136c" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lithuania.iom.int/lt/node/107746" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migracija.lt/noriu-gauti-prieglobst%C4%AF-lr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.unhcr.org/lithuania/how-to-apply-for-asylum-in-lithuania/i-need-a-lawyer-and-or-an-interpreter-in-my-case/#:~:text=During%20the%20asylum%20interview%2c%20you%2cindicating%20your%20ILTU%20number%20%2a%20%29." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-tar.lt/portal/lt/legalAct/TAR.416A9F142BD3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-seimas.lrs.lt/portal/legalAct/lt/TAD/TAIS.232378/asr?positionInSearchResults=0&amp;searchModelUUID=c6a06347-8698-4d3f-976e-07c92f3a327a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euaa.europa.eu/sites/default/files/2023-04/factsheet_dublin_transfers-lt.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migracija.lt/en/noriu-gauti-prieglobst%C4%AF-lr#:~:text=The%20appeal%20shall%20be%20lodged%2cor%20to%20reject%20your%20appeal." TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:teisines.paslaugos@migracija.gov.lt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://redcross.lt/veiklos/prieglobscio-ir-migracijos-programa/teisine-pagalba/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lithuania.iom.int/lt/migracijos-informacijos-centras-micenter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emn.lt/uploads/Products/product_2091/IOM_trafficking_EN.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-tar.lt/portal/lt/legalAct/TAR.33122C60AFCD" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-tar.lt/portal/lt/legalAct/TAR.ACEA7CF7DEAC" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.state.gov/reports/2024-trafficking-in-persons-report/lithuania/#report-toc__section-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vrm.lrv.lt/media/viesa/saugykla/2024/5/P92qv6zxmPU.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vilnius.caritas.lt/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lithuania.iom.int/migration-information-center-micenter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur03.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.e-tar.lt%2Fportal%2FlegalAct.html%3FdocumentId%3D74bc15f024c711efbdaea558de59136c&amp;data=05%7C02%7CAnaIsabela.Trifescu%40euaa.europa.eu%7C9ca9bef6074a49a4ba7308dd353e217a%7Cd19e4243f4804af5889971f10798d806%7C0%7C0%7C638725263496368112%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=CN%2FvmLsSKutPp5DqsL7eTUH81Vjol1oJGE2xO2hC%2B6Y%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://redcross.lt/naujienos-ir-renginiai/pasirasyta-bendradarbiavimo-sutartis-su-advokatu-kontora-noor-legal/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vgtpt.lrv.lt/lt/iuridichna-dopomoga-ukrayintsiam-teisine-pagalba-ukrainieciams/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>