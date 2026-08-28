--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -6,50 +6,440 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Lithuania</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Forms of protection - Lithuania</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6593" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6594" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6595" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6596" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6597" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Renewal and withdrawal of international protection and national forms of protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6598" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Refugee status </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6599" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Subsidiary protection status</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6600" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National forms of protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6601" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Content of protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6602" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6603" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information on the content of protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6604" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Residence permits</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6605" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Travel documents</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6606" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Freedom of movement</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6607" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to employment and employment-related education</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6608" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to education</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6609" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to procedures for recognition of qualifications and validation of skills</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6610" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Social security and social assistance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6611" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Healthcare</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6612" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to accommodation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6613" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to integration measures</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6614" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Family reunification for beneficiaries of international protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Forms of protection - Lithuania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
@@ -132,152 +522,152 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Subsidiary protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">As defined under Article 87 of the Law on the Legal Status of Foreigners, subsidiary protection is granted to an asylum seeker who is outside his country of origin and is unable to return to owing to well-founded fear that: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">they will be subjected to torture or to inhuman or degrading treatment or punishment.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">there is a threat of the death penalty or execution.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">there is a serious and individual threat to their life, health, safety or freedom due to indiscriminate violence in situations of international or internal armed conflict.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Temporary protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The Government of the Republic of Lithuania based on the recommendation of the Minister of the Interior may grant temporary Protection upon decision of the EU Council (Article 92). </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">If the Council of the European Union decides that there is a mass influx of foreigners into the European Union, the Government of the Republic of Lithuania shall decide on granting temporary protection to foreigners on the recommendation of the Minister of the Interior.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">If the Government of the Republic of Lithuania decides to grant temporary protection, foreigners shall be admitted to the territory of the Republic of Lithuania and accommodated in a place determined by the Government of the Republic of Lithuania without restricting their freedom of movement (pursuant to Article 112 of the Law on the legal Status of Foreigners a foreigner’s freedom of movement in the Republic of Lithuania may be restricted where it is necessary to ensure national security and public policy, to protect public health or morals, to prevent crime or to safeguard the rights and freedoms of other persons).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Temporary protection shall be granted for a one-year period. The period of temporary protection may be extended twice by six-monthly periods by a resolution of the Government of the Republic of Lithuania. Upon the expiry of the period of temporary protection referred to in paragraph 3 of this Article, the Government of the Republic of Lithuania may extend temporary protection for a period not exceeding one year, provided that a decision to extend temporary protection is adopted by the Council of the European Union</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">If the foreigner is entitled to temporary protection in the Republic of Lithuania, but there are good reasons to believe that there may be reasons for not granting temporary protection, the Migration Department is investigating related to the determination of these reasons.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">National forms of protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -472,123 +862,123 @@
         <w:t xml:space="preserve">Length of the first and subsequent residence permits:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> According to Article 53 of the Law on the Legal Status of Foreigners, a permanent residence permit is issued for refugees for a period of five years and shall be renewed after the expiry of this period.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Review of the status:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> According to Article 53 of the Law on the Legal Status of Foreigners, a permanent residence permit may be reviewed at refugee’s request if:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A permanent residence permit may be renewed at a foreigner’s request if:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the foreigner changes his personal data;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the permanent residence permit becomes unfit for use;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the period of validity of the permanent residence permit expires;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the permanent residence permit contains inaccurate entries;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the permanent residence permit is lost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the permanent residence permit was revoked and declared invalid, however, upon appealing the decision to revoke the permanent residence permit, the court applied measures to secure the claim to suspend the enforcement of the appealed decision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Migration Department within the Ministry of the Interior assesses where the conditions for protection are still existing and if information is accurate. A personal interview may be conducted if the refugee expresses the willingness to do it. Free legal aid is guaranteed in the procedure of review of status. In case of withdrawal of protection status, an appeal may be submitted to the Administrative Court.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renewal of the status:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -633,147 +1023,147 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Grounds for withdrawal of the status:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> According to Article 90(1) of the Law on the Legal Status of Foreigners, refugee status granted to a foreigner shall be withdrawn if the foreigner:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">has voluntarily re-availed himself of the protection of the country of their citizenship;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">has voluntarily re-acquired their lost citizenship;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">refuses refugee status in the Republic of Lithuania;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">has acquired a new citizenship and enjoys the protection of the country of their new citizenship;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">has voluntarily re-established themselves in the country which they left or outside which he or she remained owing to fear of persecution;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">can no longer continue to refuse to avail themselves of the protection of the country of their citizenship because the circumstances in connection with which they have been recognised as a refugee in the Republic of Lithuania have ceased to exist;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">being a stateless person they can return to the country of their former habitual residence because the circumstances in connection with which they have been recognised as a refugee in the Republic of Lithuania have ceased to exist;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">has acquired refugee status in the Republic of Lithuania by fraud, except in cases where the information submitted by them did not have a decisive effect on the decision to grant him or her refugee status in the Republic of Lithuania;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">has been granted refugee status although such status should not have been granted due to the circumstances provided for in points 1 to 4 of Article 88(2) (exclusion grounds);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">there are serious reasons for considering their stay in the Republic of Lithuania as a threat to national security or they, having been convicted by a final judgment of a serious crime, constitute a danger to the community.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Consequences of the withdrawal of the status:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Residence rights cease upon the withdrawal decision, unless the court halts the enforcement of the decision for the period of litigation. The individual is expected to leave the country within a specific timeframe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -855,87 +1245,87 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In order to receive state-guaranteed legal aid, a foreigner must express such a wish to the Migration Department, the Foreigners Registration Centre or the Reception and Integration Agency. Such aid is not automatically ordered without the foreigner’s request.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Grounds for the withdrawal of the status:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> According to Article 90 (2) of the Law on the Legal Status of Foreigners subsidiary protection granted to a foreigner shall be withdrawn if the foreigner:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">may return to their country of origin because the circumstances in connection with which he has been granted subsidiary protection in the Republic of Lithuania have ceased to exist;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">obtained subsidiary protection in the Republic of Lithuania by means of fraud, except where the information they submitted about themselves did not have a decisive effect on making the decision to grant them asylum;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">obtained subsidiary protection although it should not have been granted or, upon granting them subsidiary protection, the circumstances specified in Article 88 of this Law transpired.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">there are serious grounds to believe that their presence in the Republic of Lithuania poses a threat to national security or society.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Consequences of the withdrawal of the status:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> In the same manner as for refugee status holder, residence rights cease upon the withdrawal decision. The individual is expected to leave the country within a specific timeframe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -1059,87 +1449,87 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant legal provisions: Law on the Legal Status of Foreigners</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 94. Rights and obligations of foreigners who have been granted temporary protection in the Republic of Lithuania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 108. Lithuanian state support for integration of foreigners</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 109. Organisation of integration of foreigners</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 110. Areas of Lithuanian state support for the integration of foreigners who have been granted asylum in the Republic of Lithuania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provision of information on the content of protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to articles 86 and 87 of the Law on the Legal Status of Foreigners, the Migration Department under the Ministry of the Interior is the only authority responsible for the status of refugees and beneficiaries of subsidiary protection in Lithuania. Once the decision is made to grant refugee status or subsidiary protection, the Migration Department provides formal notification, detailing the status, rights, and obligations of the individual. Beneficiaries are generally informed in writing through an official decision document. This document outlines the granted status, and information about their rights. The person is informed of the essence of the decision in his/her native language or in the language he/she best understands.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1487,111 +1877,111 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">First integration stage</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Support for integration in the Reception Centres, managed by the Agency, or other residential premises provided by the Agency is provided for up to 3 months from the date of signing an agreement for support of integration with the asylum beneficiary. If vulnerable persons fail to prepare for the continuation of integration within the municipality within a specified period, this period may be extended by decision of the director of the Agency. The total duration of support for integration at the Centre or other accommodation provided by the Agency may not exceed 6 months, except for unaccompanied minors. For unaccompanied minors who are aliens, their period of support for integration into the centre or other accommodation provided by the Agency may be extended until they reach 18 years of age.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For asylum beneficiaries in the Reception Centres or in other residential premises provided by the Agency The following support is provided for integration:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Free accommodation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Psychological assistance services</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Social, healthcare, and legal consultations, including other legal services (except state‑guaranteed legal aid)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Intensive Lithuanian language and socio-cultural orientation courses for adults</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Evaluation of professional skills and personal competencies</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to labour market services, and implementation of active labour market policy measures, organized by territorial units of the Employment Service under the Ministry of Social Security and Labour</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Foreigners residing in the Reception Centres are paid monthly allowances for meals and pocket expenses.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Integration is important to enable refugees to become fully involved in Lithuanian society and the labour market.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -1727,77 +2117,79 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Refugees:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Under Article 110 of the Law on the Legal Status of Foreigners, the Lithuanian state provides comprehensive support for the integration of foreigners who are beneficiaries of international protection. As part of this framework, Lithuania’s National Integration Programme for Refugees offers a robust support package designed to address both immediate and long-term integration needs. The program includes access to housing, language learning, vocational training, legal aid, healthcare, and other essential services.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For further details on specific integration programs and to access more resources, you can visit the official website of the Lithuanian Migration Department and other related institutions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lithuanian Migration Department Website: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.migracija.lt</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
-[...2 lines deleted...]
-      <w:hyperlink r:id="rId8" w:history="1">
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Integration of Foreigners </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Beneficiaries of subsidiary protection:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Same as for refugees</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -1813,123 +2205,123 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Refugees</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Different conditions apply if the application is submitted within 6 months or beyond. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The following family members are eligible to join a person who was recognised refugee status or subsidiary protection based on family reunion:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">parents of a foreign minor who was granted international protection in Lithuania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">a spouse or a person with whom a registered partnership agreement has been concluded,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">minor children (adopted children), including minor children of the spouse or a person with whom a registered partnership agreement has been concluded, if they are unmarried and dependent on their parents, as well as first-degree relatives in the direct ascending line who are supported for at least one year and cannot benefit from the support of other family members living in a foreign country.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The requirements that family members need to meet once the grace period (of 6 months) expire are accommodation, health insurance and sufficient financial resources, list of trips and residence abroad.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Family members of the foreigners who were granted asylum (international protection) in the Republic of Lithuania may be excluded, if there are serious grounds for believing that, according to the grounds of refusal of issuance or renewal of a residence permit to a family member listed in Article 35(1) of the law on legal Status of Foreigners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If a family member applies for international protection after arrival, the application is reviewed under normal procedures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Beneficiaries of subsidiary protection:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Same as refugees</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId31"/>
+      <w:footerReference w:type="default" r:id="rId32"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1982,199 +2374,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Forms of protection - Lithuania</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9D3317CB"/>
+    <w:nsid w:val="2B5451CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2278,51 +2703,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="01C2F1CA"/>
+    <w:nsid w:val="91B1DAEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2426,51 +2851,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="07325570"/>
+    <w:nsid w:val="F9D84932"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="7923B310"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2573,52 +3146,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="F1DC30A6"/>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="A768263F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2721,52 +3294,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="6009A7CD"/>
+  <w:abstractNum w:abstractNumId="9">
+    <w:nsid w:val="9D55F477"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2869,52 +3442,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="897E0586"/>
+  <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="52BA368C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3017,52 +3590,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="03964C2D"/>
+  <w:abstractNum w:abstractNumId="11">
+    <w:nsid w:val="315FB7EA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3165,52 +3738,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="1E1A55AA"/>
+  <w:abstractNum w:abstractNumId="12">
+    <w:nsid w:val="FF9C0FE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3313,52 +3886,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="B07CC903"/>
+  <w:abstractNum w:abstractNumId="13">
+    <w:nsid w:val="CA6432D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3487,50 +4060,53 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -3611,55 +4187,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://socmin.lrv.lt/en/activities/social-integration/integration-of-foreigners/#asylum" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6593" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6594" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6595" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6596" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6597" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6598" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6599" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6600" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6601" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6602" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6603" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6604" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6605" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6606" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6607" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6608" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6609" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6610" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6611" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6612" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6613" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6614" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://socmin.lrv.lt/en/activities/social-integration/integration-of-foreigners/#asylum" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>