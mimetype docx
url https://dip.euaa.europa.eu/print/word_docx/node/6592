--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">21 questions and answers about the Ministry of Immigration and Asylum's bill on illegal immigration zzzzzz</w:t>
+          <w:t xml:space="preserve">21 questions and answers about the Ministry of Immigration and Asylum's bill on illegal immigration</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 3 September 2025, the ministry issued a press release, providing answers to 21 key questions on the changes foreseen by the proposed bill on irregular migration. This is the text of the press release:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1) What changes in the definition of "country of return"?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concept is broadened to include not only the country of habitual residence, but also the safe third country and the first country of asylum, if the application is rejected as inadmissible.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -360,51 +361,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (3 September, 2025), 21 ερωτήσεις και απαντήσεις για το νομοσχέδιο του Υπουργείου Μετανάστευσης και Ασύλου για την παράνομη μετανάστευση [21 questions and answers about the Ministry of Immigration and Asylum's bill on illegal immigration],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/21-erotiseis-kai-apantiseis-gia-to-nomoschedio-toy-ypoyrgeioy-metanasteysis-kai-asyloy-gia-tin-paranomi-metanasteysi/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">03.09.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -533,187 +535,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9102849B"/>
+    <w:nsid w:val="4BF223B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -946,51 +981,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/21-questions-and-answers-about-ministry-immigration-and-asylums-bill-illegal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/21-erotiseis-kai-apantiseis-gia-to-nomoschedio-toy-ypoyrgeioy-metanasteysis-kai-asyloy-gia-tin-paranomi-metanasteysi/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>