--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,99 +13,90 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">JRS Malta publishes report on exploitation and mistreatment zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">JRS Malta publishes report on exploitation and mistreatment</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jesuit Refugee Service Malta published a report entitled Forced to Hide - The Human Cost of Legal Precarity and Labour Exploitation, which documents a series of interviews held with migrants with different degrees of legal precarity, including asylum seekers. The report was supported by the Platform for International Cooperation on Undocumented Migrants (PICUM) and the Robert Bosch Stiftung's grant programme on labour rights and labour migration. An animated documentary film, Paper Ghosts, was also produced in collaboration with Filfla Studios.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jesuit Refugee Service, Malta (3 September, 2025), [JRS Malta report sheds light on The Human Cost of Legal Precarity and Labour Exploitation in Malta],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://jrsmalta.org/jrs-malta-report-sheds-light-on-the-human-cost-of-legal-precarity-and-labour-exploitation-in-malta/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">03.09.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -136,52 +127,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -234,187 +225,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E737EB9A"/>
+    <w:nsid w:val="871C6410"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,55 +667,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/malta/jrs-malta-publishes-report-exploitation-and-mistreatment" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jrsmalta.org/jrs-malta-report-sheds-light-on-the-human-cost-of-legal-precarity-and-labour-exploitation-in-malta/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/malta/jrs-malta-publishes-report-exploitation-and-mistreatment" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jrsmalta.org/jrs-malta-report-sheds-light-on-the-human-cost-of-legal-precarity-and-labour-exploitation-in-malta/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>