--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,95 +13,97 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">89 refugees arrive through resettlement programme zzzzzz</w:t>
+          <w:t xml:space="preserve">89 refugees arrive through resettlement programme</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Italy welcomed 89 refugees through its resettlement programme, mostly Afghan families, including 36 children from Turkiye and Pakistan. Coordinated by the Ministry of the Interior with support from the Ministry of Foreign Affairs, UNHCR, the IOM and the national Reception and Integration System (SAI), these arrivals mark the first of 2025 and signal a renewed commitment to regular and safe pathways for vulnerable refugees. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Since 2015, the Italian resettlement programme has provided safe entry to 2,838 refugees from countries including Lebanon, Jordan, Turkiye, Libya, Pakistan, Iran, Sudan and Syria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">United Nations High Commissioner for Refugees (17 September, 2025), Riprende il programma di reinsediamento in Italia: in arrivo i primi rifugiati del 2025 [Italy resumes resettlement programme: first refugees of 2025 arriving],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.unhcr.org/it/notizie/comunicati-stampa/riprende-il-programma-di-reinsediamento-italia-arrivo-i-primi-rifugiati</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">17.09.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -230,187 +232,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A59E831C"/>
+    <w:nsid w:val="B81FD770"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,51 +678,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/89-refugees-arrive-through-resettlement-programme" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/it/notizie/comunicati-stampa/riprende-il-programma-di-reinsediamento-italia-arrivo-i-primi-rifugiati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>