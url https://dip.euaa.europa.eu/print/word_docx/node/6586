--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,88 +13,90 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">UNE and UDI suspend the return of people to Gaza zzzzzz</w:t>
+          <w:t xml:space="preserve">UNE and UDI suspend the return of people to Gaza</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Immigration Appeals Board (UNE) and the Norwegian Directorate of Immigration (UDI) temporarily suspended the return of people to Gaza after a final rejection of their case. The suspension, first introduced in October 2023 due to the war between Israel and Hamas and the worsening security and humanitarian situation in Gaza, was extended until 24 September 2025. It applies to former asylum seekers and others with a duty to leave following a rejected residence application, but does not cover the West Bank or cases under the Dublin III Regulation, where a return to the first country of asylum still a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Norwegian Directorate of Immigration | Utlendingsdirektoratet (18 September, 2025), Forlengd stopp i returar til Gaza [Suspension of returns to Gaza extended],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.udi.no/aktuelt/une-og-udi-stopper-returer-til-gaza/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">18.09.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -223,187 +225,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FA9D954E"/>
+    <w:nsid w:val="AF2CFBCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -636,51 +671,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/une-and-udi-suspend-return-people-gaza" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udi.no/aktuelt/une-og-udi-stopper-returer-til-gaza/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>