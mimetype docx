--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -13,102 +13,104 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Social Insurance Board introduces new digital case management tool in STAR for social workers zzzzzz</w:t>
+          <w:t xml:space="preserve">Social Insurance Board introduces new digital case management tool in STAR for social workers</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In September 2025, a new digital case management tool was introduced in Estonia’s Social Services and Benefits Data Register (STAR). It was developed by the Social Insurance Board in cooperation with the Health and Welfare Information Systems Centre (TEHIK) and the companies TripleDev and Trinidad Wiseman. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The tool enables social workers in local governments to connect a person’s needs assessment directly with an individualized action plan that defines goals, activities, and responsibilities for all parties, including the person receiving support. These case plans are flexible “living documents” that can be updated as circumstances change. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The system is designed to streamline planning and coordination while reducing administrative burden, giving social workers more time to focus directly on the individuals, many of whom are in vulnerable situations. Local government representatives were involved in the development to ensure the tool would be practical in everyday use.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Social Insurance Board | Sotsiaalkindlustusamet (19 September, 2025), Juhtumikorralduse rakendamiseks on STAR-is uus tööriist [There is a new tool for implementing case management in STAR],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.sotsiaalkindlustusamet.ee/uudised/juhtumikorralduse-rakendamiseks-star-uus-tooriist</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">19.09.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -237,187 +239,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E23B80AE"/>
+    <w:nsid w:val="090383E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -650,51 +685,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/node/6585" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sotsiaalkindlustusamet.ee/uudised/juhtumikorralduse-rakendamiseks-star-uus-tooriist" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>