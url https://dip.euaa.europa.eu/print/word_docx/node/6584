--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -13,99 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Government extends restrictions on the right to submit an application at Polish-Belarusian border zzzzzz</w:t>
+          <w:t xml:space="preserve">Government extends restrictions on the right to submit an application at Polish-Belarusian border</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">At the request of the Prime Minister, the Sejm (lower house of Parliament) agreed to extend the restriction on the right to submit an application at the Polish-Belarusian border, which has been in place since 27 March 2025. The extension is for another 60 days from 23 September 2025. The same exceptions continue to apply for the following categories: 1) unaccompanied minors; 2) pregnant women; 3) people requiring special treatment, in particular due to age or health; 4) people at real risk of suffering serious harm in the country from which they came directly to the territory of Poland; 5) a citizen of the country using instrumentalisation from whose territory foreigners come to Poland. These exceptions will not be applied and the application for international protection will not be accepted if a foreigner who is covered by at least one of the above exceptions engages in conduct that would require the use or application of direct coercive measures, the use of weapons or other weapons immediately after crossing or attempting to cross the border using violence and in cooperation with other persons.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Office for Foreigners | Urząd do Spraw Cudzoziemców (22 September, 2025), Ograniczenie prawa do złożenia wniosku o ochronę międzynarodową [Restriction of the right to apply for international protection],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.pl/web/udsc/ograniczenie-prawa-do-zlozenia-wniosku-o-ochrone-miedzynarodowa</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">22.09.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -234,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A712011B"/>
+    <w:nsid w:val="220688E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -647,51 +683,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/poland/government-extends-restrictions-right-submit-application-polish-belarusian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.pl/web/udsc/ograniczenie-prawa-do-zlozenia-wniosku-o-ochrone-miedzynarodowa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>