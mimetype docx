--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Call for applications for grants from the Development Fund for Immigrant Issues zzzzzz</w:t>
+          <w:t xml:space="preserve">Call for applications for grants from the Development Fund for Immigrant Issues</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Extract from the press release published by the Ministry of Social Affairs and Housing:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of Social Affairs and Housing invites applications for grants from the Development Fund for Immigrant Issues. The Fund's purpose is to enhance research and development projects in the field of immigration issues with the goal of facilitating mutual integration of immigrants and Icelandic society.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In the selection of projects that will receive a grant from the Development Fund for Immigrant Affairs in 2025, emphasis will be placed on projects that include:</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -131,51 +132,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Social Affairs and Housing | Félags- og húsnæðismálaráðuneytið (22 September, 2025), [ Call for Applications for grants from the Development Fund for Immigrant Issues],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.government.is/news/article/2025/09/22/Call-for-Applications-for-grants-from-the-Development-Fund-for-Immigrant-Issues/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">22.09.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -304,187 +306,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="ECB56586"/>
+    <w:nsid w:val="324DBEAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -588,51 +623,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3A19D132"/>
+    <w:nsid w:val="9050DE33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -868,51 +903,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/iceland/call-applications-grants-development-fund-immigrant-issues" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.government.is/news/article/2025/09/22/Call-for-Applications-for-grants-from-the-Development-Fund-for-Immigrant-Issues/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>