--- v0 (2026-07-07)
+++ v1 (2026-08-28)
@@ -13,102 +13,104 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">UDI and UNE lift the suspension of the duty to return to Gaza zzzzzz</w:t>
+          <w:t xml:space="preserve">UDI and UNE lift the suspension of the duty to return to Gaza</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">UNE and the UDI suspended the duty to return to Gaza on 18 October 2023 due to the war between Hamas and Israel. Since then, people from Gaza without legal residence in Norway have been able to stay until further notice. UNE is now lifting this temporary suspension as of 24 September 2025. This does not mean that people without a residence permit in Norway must now return to Gaza. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The UDI supports UNE's decision and will also lift the suspension of the duty to return to Gaza as of the same date. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The head of Protection at the UDI, explains that the suspension of the duty to return should be a temporary measure. He stated that everyone will be protected against deportation to Gaza. Therefore, there is no longer a need for a suspended duty to leave. If there are persons from Gaza who are finally rejected in Norway, they will be granted postponed implementation on an individual basis. This means that they can stay in Norway for the time being.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Foreign Affairs | Utenriksdepartementet (24 September, 2025), UDI og UNE opphever suspensjonen av utreiseplikten til Gaza. Fremdeles vil ingen måtte returnere dit [The UDI and UNE lift the suspension of the duty to return to Gaza. Still, no one will have to return there],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.udi.no/aktuelt/udi-og-une-opphever-suspensjonen-av-utreiseplikten-til-gaza.-fremdeles-vil-ingen-matte-returnere-dit/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">24.09.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -237,187 +239,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F222A7B8"/>
+    <w:nsid w:val="E135E7DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -650,51 +685,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/udi-and-une-lift-suspension-duty-return-gaza" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udi.no/aktuelt/udi-og-une-opphever-suspensjonen-av-utreiseplikten-til-gaza.-fremdeles-vil-ingen-matte-returnere-dit/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>