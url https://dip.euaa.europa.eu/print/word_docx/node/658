--- v1 (2026-07-16)
+++ v2 (2026-10-14)
@@ -7,144 +7,545 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sweden</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Access to procedures and non-refoulement - Sweden</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-635" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-636" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-637" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-638" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-639" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to the territory</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-640" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Official external border-crossing points</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-641" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Emergency measures in cases of mass arrivals</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-642" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Protection from refoulement</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-643" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Border procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-644" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Procedural aspects</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-645" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Making an application</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-646" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Registering an application</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-647" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Lodging an application</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-648" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Passport and other documents</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-649" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Obligation to surrender original documents</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-650" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Other documents</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-651" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Requirement to read digital data</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-653" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Guarantees for applicants</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-654" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Confidentiality principle</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-655" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Information provision</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-656" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Interpretation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-657" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal assistance and representation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement - Sweden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 27/08/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sweden is bound by the recast Asylum Procedures Directive and the new Asylum Procedure Regulation. Provisions haven been transposed in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Regulation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (SFS 2006:97 with further amendments) | Utlänningsförordning (2006:97), (23 February 2006) and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (SFS 2005:716 with further amendments) | Utlänningslag (2005:716), (29 September 2005).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId7" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Regulation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (SFS 2006:97 with further amendments) | Utlänningsförordning (2006:97), (23 February 2006)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (SFS 2005:716 with further amendments) | Utlänningslag (2005:716), (29 September 2005)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
@@ -255,54 +656,55 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biometric data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Swedish Migration Agency | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrationsverket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -319,295 +721,305 @@
               <w:t xml:space="preserve">Making an application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">At the border</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Police | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coast Guard | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kustbevakningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Swedish Migration Agency | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrationsverket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Swedish Customs | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tullverket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(possibly) Security Service | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Säkerhetspolisen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On the territory</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Swedish Migration Agency | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrationsverket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Municipalities</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">- especially the social administration </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In detention</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Swedish Migration Agency | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrationsverket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Registering an application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Swedish Migration Agency | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrationsverket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lodging an application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Swedish Migration Agency | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrationsverket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lodging an application overlaps with registration.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
@@ -624,150 +1036,154 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Information provision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Swedish Migration Agency | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrationsverket </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to the territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Official external border-crossing points</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sweden has </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">30 external air border-crossing points</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sweden has </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">50 external sea border-crossing points</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Emergency measures in cases of mass arrivals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Chapter 21 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (SFS 2005:716 with further amendments) | Utlänningslag (2005:716) provides for the application of emergency measures by authorities in case of mass arrivals.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The law allows the government to issue temporary residence permits to foreign nationals covered by a decision on temporary protection and to extend temporary protection of additional categories of displaced persons beyond those covered by the Council Directive 2001/55/EC.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Swedish Migration Agency, which is responsible for implementing the measures related to mass arrivals, is the competent authority to decide in these cases.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -780,128 +1196,129 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Protection from refoulement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principle of protection from </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">refoulement</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is enshrined in Chapter 12 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (SFS 2005:716 with further amendments) | Utlänningslag (2005:716), Sections 1 to 3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Impediments to the enforcement of a refusal of entry and expulsion</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Section 1: The refusal of entry and expulsion of a foreigner may never be enforced to a country where there is fair reason to assume that:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the foreigner would be in danger of suffering the death penalty or being subjected to corporal punishment, torture or other inhuman or degrading treatment or punishment; or</w:t>
-      </w:r>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Section 2: The refusal of entry and expulsion of a foreigner may not be enforced to a country:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">if the foreigner risks being subjected to persecution in that country; or</w:t>
+        <w:t xml:space="preserve">the foreigner is not protected in the country from being sent on to a country in which the foreigner would be in such danger.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Section 2: The refusal of entry and expulsion of a foreigner may not be enforced to a country:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">if the foreigner risks being subjected to persecution in that country; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">if the foreigner is not protected in the country from being sent on to a country in which the foreigner would be at such risk.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A foreigner may, however, be sent to such a country if it is not possible to enforce the refusal of entry or expulsion to any other country and the foreigner has shown by committing an exceptionally gross offence that public order and security would be seriously endangered by allowing him/her to remain in Sweden. This is, however, not applicable if the persecution threatening the foreigner in the other country entails danger for the life of the foreigner or is otherwise of a particularly severe nature.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A foreigner may also be sent to such a country if the foreigner has conducted activities that have endangered national security and there is reason to assume that the foreigner would continue to conduct these activities in the country, and it is not possible to send the foreigner to any other country.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -1080,54 +1497,55 @@
         <w:t xml:space="preserve">Protection from</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">refoulement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">in case of emergency measures related to mass arrivals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Chapter 21 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (SFS 2005:716 with further amendments) | Utlänningslag (2005:716) provides for the application of emergency measures by the authorities in case of mass arrivals.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Border procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is no border procedure in Sweden.</w:t>
       </w:r>
     </w:p>
@@ -1257,63 +1675,63 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsible authority and place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Swedish Migration Agency is responsible for registering an application for international protection. If the applicant is in detention or in prison, a handling officer from the SMA will visit the premises to register the application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is no specific time limits laid in law, but in practice:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">if the application is made to the authority competent to register it (SMA): registration must be done either on the same or the next day.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">if the application is made to an authority other than the authority competent to register it (e.g. when in detention): registration must be done in 1-3 days. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Practical steps to register the application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant must submit a passport or other identity documents from the country of origin. The name, date of birth and the gender specified in the documents are registered. If the applicant wants to use a different gender or name, he/she can mention it to the case officer. The applicant can also request an interpreter, counsel or case officer of a particular gender.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1355,54 +1773,55 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Since February 2018, the Swedish Migration Agency has been handling all new applications for international protection digitally. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Documentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The lodging procedure overlaps with the registration of the application for international protection. The applicant is issued a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LMA card</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">(Lagen om mottagande av asylsökande</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, which translates to “the Act on Reception of Asylum Seekers”) by the Swedish Migration Agency, which certifies that the holder is an applicant. It is not an identity card, but it can be shown at pharmacies or health and medical care institutions to prove that the holder is entitled to certain benefits as an applicant, such as reduced patient’s fee and reduced cost for prescription medicine.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants have a LMA card for the time they are asylum seekers, however the validity of the card must be extended regularly. The validity is updated digitally every 3 months at a minimum or at any time the applicant is in contact with the reception department. The card should be returned when the applicant is granted a residence permit or leaves Sweden.</w:t>
@@ -1463,54 +1882,55 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">​​​​​​An application for international protection is lodged in person (it is not possible to do so by proxy) unless there are specific reasons which hinder the presence of the person, such as hospitalisation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">All adults lodge an individual application. Separate applications are also registered for children. A child’s application for international protection must always be lodged by a person with legal capacity to represent the child. Normally, the presence of the child is required while the application is being lodged.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Various practical arrangements are in place to assist the person during the process of lodging the application, including written information on rights and obligations as an applicant, accommodation, daily allowance, how to reach health and medical care, applicable asylum legislation and transport to the reception facilities (if required).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The application process includes additional activities (establishing the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">identity of an applicant</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, taking photographs and fingerprinting (Aliens Act, Chapter 9, Section 8). No mandatory medical examination is carried out when an application is lodged, but a vulnerability assessment is made.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The national automated fingerprint identification system (AFIS) is under the responsibility of the police and contains fingerprints from criminal and asylum applicants. Fingerprints taken during the application process are compared with this database. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Documentation</w:t>
       </w:r>
@@ -1694,214 +2114,226 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information provision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">At the border or in transit zones, information on the right to make an application is provided orally by border guards if they assess an arrival as someone who may wish to apply for international protection. Foreigners cannot access advice and counselling at the border or in transit zones.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In detention, information is systematically provided to all people upon arrival. They are informed about their rights and obligations by the Swedish Migration Agency staff, as well as by UNHCR and NGOs that have access. All detention centres have computers with Internet access for all detainees.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information on the asylum procedure and other relevant topics (such as the Dublin procedure, accommodation and detention) is available on the Swedish Migration Agency's </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">web portal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (which also contains dedicated </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">material</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> for children, both unaccompanied and in families, explaining the asylum procedure) and in printed form in several different languages at reception centres.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Special efforts have been made to take into account the information needs of illiterate persons by using </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId41" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">audio-visual</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> methods.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Written information provided on the Swedish Migration Agency webpage in English: Applying for asylum can be accessed by applicants with vision impairments through the function where text is converted to sound. Under the title ‘Applying for asylum’, there is a button with the image of a speaker and the word ‘Listen’; when clicked, the text on the page will be read aloud.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Other official sites where information about the asylum procedure is also provided are Jag är asylsökande | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Informationsverige.se</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (in several languages), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId43" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">UNHCR Sweden - Help for refugees and asylum-seekers,</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId44" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asyl- och flyktingmottagande</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId44" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">integration | SKR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information is also provided by NGOs, for example the Swedish Network of Refugee Support Groups (FARR) published the booklet </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId45" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Goda Råd</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Good Advice) on its website, the Swedish Refugee Advisory Centre has </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId46" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">two hotlines</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId47" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Swedish Office of Amnesty International</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId48" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Church of Sweden</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId49" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Charity Sociala Missionen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> also provide information to applicants.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Links to information provided in the national context:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
@@ -1930,144 +2362,147 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Authority/agency: Swedish Migration Agency (Migrationsverket) </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Title: You want to apply for asylum in Sweden </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Type: Website </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hyperlink: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://www.migrationsverket.se/en/you-want-to-apply/asylum.html</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Authority/Agency: UNHCR Sweden </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Title: Help for refugees and asylum-seekers </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Type: Website </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hyperlink: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://help.unhcr.org/sweden/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Authority/Agency: Swedish Network of Refugee Support Groups (FARR) </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Title: Goda Råd (Good Advice) </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Type: Website </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hyperlink: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://farr.se/goda-rad/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interpretation</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2104,52 +2539,52 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance and representation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Swedish Migration Agency informs applicants about the possibility to be appointed a legal counsel throughout the entire procedure and the applicant has a free choice of counsel. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId30"/>
-      <w:footerReference w:type="default" r:id="rId31"/>
+      <w:headerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -2202,199 +2637,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Access to procedures and non-refoulement - Sweden</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F4B1141F"/>
+    <w:nsid w:val="0ABC4898"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2498,51 +2966,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5E72B249"/>
+    <w:nsid w:val="4288F60B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2646,51 +3114,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1909C576"/>
+    <w:nsid w:val="2F1599CB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="4A5F9C63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2801,50 +3417,53 @@
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -2925,55 +3544,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/utlanningsforordning-200697_sfs-2006-97" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/utlanningslag-2005716_sfs-2005-716" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/English/Contact-us/Visit-us.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polisen.se/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kustbevakningen.se/en/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tullverket.se/en/startpage.4.a62602917de14e432714e9.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://skr.se/skr/englishpages/municipalitiesandregions.1088.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/document/download/43debf3f-adfc-4f7a-908a-49fe29f65aa5_en?filename=handbook-annex-04_en.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/en/you-are-waiting-for-a-decision/asylum/you-have-applied-for-asylum/asylum-seeker-card-lma-card.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/home-affairs/sites/homeaffairs/files/what-we-do/networks/european_migration_network/reports/docs/emn-studies/establishing-identity/26.sweden_national_report_establishing_identity_for_international_protection_final_10oct2012_en.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/English/Private-individuals/Protection-and-asylum-in-Sweden.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/English/Private-individuals/Protection-and-asylum-in-Sweden/Children-seeking-asylum.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/en/about-swedish-society/for-children/information-for-children-who-have-applied-for-asylum.html#films-for-younger-children" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.informationsverige.se/sv/jag-ar-asylsokande.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.unhcr.org/sweden/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://skr.se/skr/integrationsocialomsorg/asylochflyktingmottagandeintegration.50253.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.farr.se/sv/r%C3%A5d-till-asyls%C3%B6kande/264-goda-rad-till-dig-som-soeker-asyl15" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sweref.org/kontakt/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amnesty.org/en/what-we-do/refugees-asylum-seekers-and-migrants/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internwww.svenskakyrkan.se/supportmigration" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://socialamissionen.se/rad-och-stod/migrationsfragor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/en/you-want-to-apply/asylum.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://farr.se/goda-rad/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-635" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-636" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-637" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-638" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-639" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-640" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-641" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-642" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-643" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-644" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-645" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-646" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-647" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-648" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-649" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-650" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-651" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-653" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-654" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-655" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-656" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-657" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/utlanningsforordning-200697_sfs-2006-97" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/utlanningslag-2005716_sfs-2005-716" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/English/Contact-us/Visit-us.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polisen.se/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kustbevakningen.se/en/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tullverket.se/en/startpage.4.a62602917de14e432714e9.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://skr.se/skr/englishpages/municipalitiesandregions.1088.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/document/download/43debf3f-adfc-4f7a-908a-49fe29f65aa5_en?filename=handbook-annex-04_en.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/en/you-are-waiting-for-a-decision/asylum/you-have-applied-for-asylum/asylum-seeker-card-lma-card.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/home-affairs/sites/homeaffairs/files/what-we-do/networks/european_migration_network/reports/docs/emn-studies/establishing-identity/26.sweden_national_report_establishing_identity_for_international_protection_final_10oct2012_en.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/English/Private-individuals/Protection-and-asylum-in-Sweden.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/English/Private-individuals/Protection-and-asylum-in-Sweden/Children-seeking-asylum.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/en/about-swedish-society/for-children/information-for-children-who-have-applied-for-asylum.html#films-for-younger-children" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.informationsverige.se/sv/jag-ar-asylsokande.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.unhcr.org/sweden/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://skr.se/skr/integrationsocialomsorg/asylochflyktingmottagandeintegration.50253.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.farr.se/sv/r%C3%A5d-till-asyls%C3%B6kande/264-goda-rad-till-dig-som-soeker-asyl15" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sweref.org/kontakt/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amnesty.org/en/what-we-do/refugees-asylum-seekers-and-migrants/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internwww.svenskakyrkan.se/supportmigration" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://socialamissionen.se/rad-och-stod/migrationsfragor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/en/you-want-to-apply/asylum.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://farr.se/goda-rad/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>