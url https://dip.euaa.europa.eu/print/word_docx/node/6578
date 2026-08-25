--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -13,88 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">EMT Asylum and Migration Terms Dictionary Development Group discusses the introduction of new terms zzzzzz</w:t>
+          <w:t xml:space="preserve">EMT Asylum and Migration Terms Dictionary Development Group discusses the introduction of new terms</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 25 September 2025, a meeting of the European Migration Network (EMT) Latvian Contact Point was held in Riga on updating the Dictionary of Asylum and Migration Terms. The meeting was attended by experts from 25 European countries, both in person and online. The inclusion of new terms from the EU Migration and Asylum Pact regulations was discussed. A dictionary of asylum and migration terms has been developed within the framework of the EMT. It is a European Union-wide multidisciplinary dictionary of terms translated into 27 languages. In its latest version, more than 540 terms are included. This dictionary is an important tool as it provides a common understanding of terms and concepts for all stakeholders – policymakers, legislators, researchers, media and anyone interested in the topic of migration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Office of Citizenship and Migration Affairs | Pilsonības un migrācijas lietu pārvalde (25 September, 2025), EMT Patvēruma un migrācijas terminu vārdnīcas izstrādes grupa apspriež jaunu terminu ieviešanu [EMT Asylum and Migration Terms Dictionary Development Group discusses the introduction of new terms],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.pmlp.gov.lv/lv/jaunums/emt-patveruma-un-migracijas-terminu-vardnicas-izstrades-grupa-apspriez-jaunu-terminu-ieviesanu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">25.09.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -125,52 +139,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -223,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EB97B8E9"/>
+    <w:nsid w:val="EB418A70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -632,55 +679,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/emt-asylum-and-migration-terms-dictionary-development-group-discusses" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pmlp.gov.lv/lv/jaunums/emt-patveruma-un-migracijas-terminu-vardnicas-izstrades-grupa-apspriez-jaunu-terminu-ieviesanu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/emt-asylum-and-migration-terms-dictionary-development-group-discusses" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pmlp.gov.lv/lv/jaunums/emt-patveruma-un-migracijas-terminu-vardnicas-izstrades-grupa-apspriez-jaunu-terminu-ieviesanu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>