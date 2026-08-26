--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,99 +13,90 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Ministry of Labour and Social Inclusion report high numbers of Ukrainian refugees employed zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">The Ministry of Labour and Social Inclusion report high numbers of Ukrainian refugees employed</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Statistics Norway, nearly 60% of Ukrainian refugees are employed after completing the introduction programme, with a record 65% employment rate among those finishing in 2023. By June 2025, around 30,000 had completed the programme, 58% of whom were in work—up 4% from September 2024. Minister of Labour Kjersti Stenseng credits language training, work requirements, and funding measures for the improvement, highlighting the strong role of smaller municipalities and local employers in supporting integration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Labour and Social Inclusion | Arbeids- og inkluderingsdepartementet (26 September, 2025), Høy andel ukrainske fordrevne i jobb etter fullført introduksjonsprogram [[High proportion of Ukrainian displaced persons in work after completing the introduction programme],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/no/aktuelt/hoy-andel-ukrainske-fordrevne-i-jobb-etter-fullfort-introduksjonsprogram/id3120382/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">26.09.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -136,52 +127,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -234,187 +225,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="533B6662"/>
+    <w:nsid w:val="A8FEEC72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,55 +667,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/ministry-labour-and-social-inclusion-report-high-numbers-ukrainian-refugees" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/hoy-andel-ukrainske-fordrevne-i-jobb-etter-fullfort-introduksjonsprogram/id3120382/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/ministry-labour-and-social-inclusion-report-high-numbers-ukrainian-refugees" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/hoy-andel-ukrainske-fordrevne-i-jobb-etter-fullfort-introduksjonsprogram/id3120382/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>