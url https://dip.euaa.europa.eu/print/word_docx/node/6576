--- v0 (2026-07-07)
+++ v1 (2026-08-27)
@@ -13,88 +13,90 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Government will reform its grant scheme for NGOs working on integration zzzzzz</w:t>
+          <w:t xml:space="preserve">Government will reform its grant scheme for NGOs working on integration</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The government will reform its grant scheme for NGOs working on integration by replacing named funding for national resource groups with an open, competitive application system starting in January 2026. The change aims to strengthen the role of voluntary organisations, ensure fair competition and improve transparency, while maintaining stability through grants of up to 4 years. The scheme is intended to promote immigrant participation, employment and inclusion, and to combat discrimination. The proposal is now out for consultation with a 6-week deadline.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Labour and Social Inclusion | Arbeids- og inkluderingsdepartementet (26 September, 2025), Regjeringen endrer tilskuddsordningen til frivilliges arbeid med integrering [The Government is changing the grant scheme for volunteers' work on integration],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/no/aktuelt/regjeringen-endrer-tilskuddsordningen-til-frivilliges-arbeid-med-integrering/id3120345/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">26.09.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -223,187 +225,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="100066A7"/>
+    <w:nsid w:val="033F0174"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -636,51 +671,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/government-will-reform-its-grant-scheme-ngos-working-integration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/regjeringen-endrer-tilskuddsordningen-til-frivilliges-arbeid-med-integrering/id3120345/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>