--- v1 (2026-07-16)
+++ v2 (2026-10-14)
@@ -25,104 +25,114 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance and representation - Ireland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 12/08/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ireland is bound by the recast Asylum Procedures Directive, the recast Reception Conditions Directive and the Dublin III Regulation and has transposed their provisions through the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">International Protection Act 2015</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ireland transposed the recast Reception Conditions Directive by the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">International Protection Act 2015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. According to the International Protection Act, legal assistance means legal aid or legal advice, within the meaning of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Civil Legal Aid Act 1995</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
@@ -205,357 +215,368 @@
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Legal assistance at first instance determination</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legal Aid Board</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Civil society organisations</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Legal counselling provided by civil society organisations or other organisations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irish Refugee Council </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigrant Council of Ireland </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flac (Promoting access to justice) </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DORAS </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UNHCR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Legal assistance at second instance determination</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legal Aid Board</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Legal assistance for other related procedures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irish Refugee Council</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to legal assistance and representation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provision of information on legal assistance and representation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are a number of civil society organisation or non-governmental organisations which provide advocacy, advice and assistance to refugees and international protection applicants; deal with their rights; and provide support with legal and other matters. They do not necessarily provide legal assistance and representation but provide information on private solicitors or services provided by the Legal Aid Board.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information and guidance on legal advice is contained in Section 3.14 of the Information Booklet provided to applicants with the questionnaire that they are required to fill out as part of their application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Legal Aid Board has information on their </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> on legal assistance and representation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Citizens Information has information on their </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">website </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">on legal assistance and representation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">UNHCR has information on their website on legal assistance and representation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to premises</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information is currently not available.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Requirements: Means test and merits test</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Legal Aid Board is the statutory, independent body responsible for the provision of civil legal aid and advice to persons of modest means, in accordance with the provisions of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Civil Legal Aid Act 1995</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A person can apply for legal services to the Legal Aid Board at any point after they have made a request for asylum. To qualify for legal services related to an asylum application, the applicant’s income (less certain allowances) must be less than EUR 18,000 per annum. Applicants in Direct Provision (the state system of reception, accommodation and support for protection applicants) are generally eligible for legal services. Once a person has been deemed financially eligible or passported, the minimum income contribution in asylum matters of EUR 10 is payable but the applicant may apply to have all or part of the contribution waived on hardship grounds, at the discretion of the Legal Aid Board. The EUR 10 contribution covers both legal advice and legal aid representation, should it be required.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Appeals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To obtain legal assistance, an applicant must first obtain a legal aid certificate from the Board. Legal Aid Certificates are issued to applicants who meet the criteria in Section 28 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Civil Legal Aid Act 1995</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. A merit and means test is applied.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Modalities to submit a request for legal aid</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Legal Aid Board, an independent statutory body funded by the state, provides a dedicated service for international protection applicants. There are dedicated units in Dublin, Cork and Galway where legal advice and aid services for international protection applicants are available.</w:t>
       </w:r>
     </w:p>
@@ -574,89 +595,92 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In recent years, the Irish Refugee Council has been assisting a number of people who have been registered with the Legal Aid Board and have been told to complete the questionnaire by themselves due to a general lack of capacity within the Legal Aid Board or a lack of capacity within the solicitors on the Legal Aid Board panel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Appeals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A person may apply for legal assistance and representation at any Legal Aid Board law centre irrespective of their place or residence (Section 32 </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Civil Legal Aid Act 1995</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). The Legal Aid Board is an independent, publicly funded organisation which provides legal advice and assistance in civil law proceedings, including international protection cases.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Civil Legal Aid (International Protections Appeals Tribunal) Order 2017 confirmed that IPAT is a court or tribunal within the meaning of Section 27(2b) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Civil Legal Aid Act 1995</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, meaning that the eligibility criteria for legal aid are the same for applicants who appeal before IPAT and applicants who apply for legal services in respect of proceedings before any ordinary court.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The normal means and merits criteria apply to any application for legal aid for an appeal before IPAT, provided in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Civil Legal Aid Act 1995</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Outcome of the request for legal aid</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is a small contribution to be paid of EUR 10 that covers both legal advice representation, but this may be waived by the Legal Aid Board whereby an applicant does not have the means to cover the fee.</w:t>
       </w:r>
     </w:p>
@@ -678,259 +702,270 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Appeals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If an applicant’s application for legal aid for representation is determined to meet the merits criteria and a legal aid certificate is granted, the Legal Aid Board nominates a solicitor or barrister from the list of legal aid lawyers based on the specifications of the case. Any practising solicitor or barrister may request to be added to the legal aid list upon application to the board that meets the criteria for the Panels.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An applicant may request to nominate a different solicitor or barrister and the board will consider whether the request is reasonable and may choose to nominate another solicitor or barrister (Section 31(3) </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Civil Legal Aid Act 1995</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). A request to change the solicitor or barrister during the proceedings may also be granted where appropriate.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If an applicant is refused legal aid, they have the right to appeal the decision (Section 37(2f) </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Civil Legal Aid Act 1995</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance and representation at first instance determination</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Service provider</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">State-funded</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legal Aid Board</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, an independent statutory body funded by the state, provides a dedicated service for international protection applicants. Services in international protection and related matters are provided by the Legal Aid Board in three of the Board’s Law Centres, namely Smithfield (Dublin), Pope’s Quay (Cork) and Galway (Woodquay Law and Family Mediation Centre) and also by private solicitors on a panel. In addition, in February 2023 the board established a sub-panel of barristers to provide services in this area. The board has a dedicated Minors’ Unit or Separated Children Unit located in Dublin to handle international protection applications by unaccompanied minors and the issues surrounding such applications.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants who access the Legal Aid Board are assigned a solicitor and a case officer when the matter is being dealt with in-house by a law centre and are otherwise assigned a solicitor or barrister from the Panel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Civil society organisations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">They mainly provide information and counselling on the procedure and access to state-funded legal aid.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Irish Refugee Council</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: The independent law centre promotes and delivers </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">early legal advice</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and representation to people from the early stages of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">asylum process</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Immigrant Council of Ireland</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: In 2006, the Immigrant Council was recognised as an independent law centre, which operates on a strictly not-for-profit basis. The organisation can, through its legal team, represent clients directly at an administrative level and in court, both nationally and at a European level. The independent law centre is managed by a managing solicitor and is staffed by a further solicitor and legal assistants. Their work has been supported by a broader team of staff and volunteers. This is a free, but limited service for particularly complex situations or cases that give rise to specific policy concerns. They also offer a phone support service which provides confidential information on issues surrounding the Irish immigration system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">FLAC (Promoting access to justice)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: offers free and confidential legal information and advice to the public. Legal advice can be sought on their website, by telephone and referral line, or at one of their legal advice centres.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Nasc</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: provides a free legal service. NASC is based in County Cork and provides support in the south of the country and nationally.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">DORAS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: provides free and confidential advice and legal information services on immigration-related issues including asylum applications; direct provision; family reunification; employment rights and reporting racism.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant is entitled to consult the </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">United Nations High Commissioner for Refugees </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(UNHCR) who has an office in Dublin for legal advice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If an applicant has the funds, they can also seek the services of a private solicitor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Scope of legal assistance</w:t>
       </w:r>
     </w:p>
@@ -1118,82 +1153,84 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Service provider</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Civil society organisations may provide legal aid at second instance determination.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Immigrant Council of Ireland</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> as an independent law centre</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Irish Refugee Council’s Free Legal Clinic can provide advice on access to legal aid.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal aid is however provided for most cases by the </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legal Aid Board</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, an independent, publicly-funded organisation which provides legal advice and assistance in civil law proceedings, including international protection cases.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Scope of legal assistance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If an applicant makes an application for legal services in relation to asylum, subsidiary protection or related matters, the applicant will be provided with assistance as soon as possible including:</w:t>
       </w:r>
     </w:p>
@@ -1239,70 +1276,72 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Advice in relation to deportation orders.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is no requirement to be represented by a lawyer before the International Protection Appeals Tribunal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The judicial review of any decision issued by International Protection Appeals Tribunal or the Minister of Justice may be requested before the High Court. Leave or permission to apply for a judicial review has to be granted first. To lodge such a request, legal representation is not mandatory before the High Court (see </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">), although an applicant will ordinarily seek legal representation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An applicant is not required to have a legal representative for appeals before the High Court. However, any applicant who wishes to represent themselves must submit a document called a memorandum of entry of appearance to the High Court Central Office (see </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The barrister representing the applicant normally prepares an originating summons which states the details of the case being made against the defendant. When the defendant receives the summons, they should reply with a statement of claim indicating that they wish to defend their position. The applicant’s barrister may reply to a notice of particulars sent by the defendant after which the defendant issues their defence. Hearings before the High Court take place after the issuance of the defence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Procedural aspects</w:t>
       </w:r>
     </w:p>
@@ -1461,93 +1500,95 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Selection, qualifications and training</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Upon request of the Department of Justice, Equality and Law Reform, the Legal Aid Board was set up in 1998 as a specialised service specifically dedicated to serving the needs of asylum seekers in the asylum process. It is a statutory, independent body responsible for the provision of civil legal aid and advice to persons of modest means, in accordance with the provisions of the Civil Legal Aid Act 1995.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The board’s solicitors must be eligible for admission or admitted to the Roll of Solicitors. Any solicitor wishing to apply to be placed on the Legal Aid Board Private Practitioner Panel must hold a current practising certificate from the Law Society of Ireland and have professional indemnity insurance. They will be expected to provide services in accordance with the </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Terms and Conditions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> of the International Protection Solicitors Panel of the Legal Aid Board.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The board has a dedicated Children Unit located in Dublin to handle international protection applications by unaccompanied minors and issues surrounding such applications. All legal professionals engaged in international protection work are required to have the necessary experience and training in the area. Specialised training is provided in conjunction with UNHCR. Solicitors have requirements under the Law Society which regulates the profession to obtain a minimum number of hours for continuing professional development and solicitors working in this area keep up to date with developments by engaging in appropriate training.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mechanisms for quality assurance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Quality assurance is monitored by the Legal Aid Board, UNHCR and civil society organisations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The board is committed to the provision of quality legal services to its clients and shall from time to time provide board solicitors and solicitors on the Private Practitioner Panel with best practice guidelines on the approach to be adopted. Solicitors are expected to broadly comply with the guidelines. The Legal Aid Board has established some </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">best practice guidelines</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Legal Aid Board is committed to the provision of quality, professional services in all cases and has formal arrangements in place to handle any complaints from asylum seekers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">All legal professionals engaged in international protection work are required to have the necessary experience and training in the area. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1621,169 +1662,179 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Family reunification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is no state-provided legal aid available for applications for family reunification in Ireland. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Irish Refugee Council</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provides legal representation to people with refugee status and people granted subsidiary protection in their applications for</w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> family reunification</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Irish Refugee Council have partnered with </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Kids in Need of Defence</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (KIND) and the </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Immigrant Council of Ireland</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> to help children who have been granted refugee status to reunite with the families they left behind. </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">A&amp;L Goodbody</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink r:id="rId31" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Arthur Cox</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink r:id="rId33" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LinkedIn</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink r:id="rId34" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Simmons and Simmons</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> have also joined the project as pro bono partners to support refugee children in their applications for family reunification.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">DORAS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - Direct Support provides a free and confidential advice and legal information service on immigration-related issues including family reunification.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary protection procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information is currently not available.</w:t>
       </w:r>
     </w:p>
@@ -1880,199 +1931,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Legal assistance and representation - Ireland</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="79E95C2B"/>
+    <w:nsid w:val="C3ACCA12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2176,51 +2260,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1A294AE2"/>
+    <w:nsid w:val="100F3C72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2324,51 +2408,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="E712B14C"/>
+    <w:nsid w:val="EFA61585"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2607,51 +2691,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revisedacts.lawreform.ie/eli/2015/act/66/revised/en/html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irishstatutebook.ie/1995/en/act/pub/0032/index.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.legalaidboard.ie/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irishrefugeecouncil.ie/Listing/Category/law-centre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.immigrantcouncil.ie/independent-law-centre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flac.ie/about/what-we-do/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doras.org/who-we-are" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legalaidboard.ie/our-legal-aid-service/how-we-can-help-you/international-protection/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.citizensinformation.ie/en/moving-country/asylum-seekers-and-refugees/services-for-asylum-seekers-in-ireland/legal-aid-for-asylum-seekers-in-ireland/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irishstatutebook.ie/eli/1995/act/32/enacted/en/print#sec24" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legalaidboard.ie/en/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irishrefugeecouncil.ie/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irishrefugeecouncil.ie/early-legal-advice-" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irishrefugeecouncil.ie/irish-refugee-council-pre-budget-submission-budget-2019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nascireland.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.ie/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.courts.ie/guidelines-persons-representing-themselves-high-court" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legalaidboard.ie/en/lawyers-and-experts/legal-professionals-in-civil-cases/international-protection/terms-and-conditions/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legalaidboard.ie/en/lawyers-and-experts/legal-professionals-in-civil-cases/international-protection/best-practice-guidelines/introduction.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irishrefugeecouncil.ie/pages/category/law-centre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irishrefugeecouncil.ie/family-reunification" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://supportkind.org/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irishrefugeecouncil.ie/pages/category/immigrantcouncil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.algoodbody.com/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arthurcox.com/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microsoft.com/en-ie/default.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ie.linkedin.com/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.simmons-simmons.com/en/offices/dublin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>