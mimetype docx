--- v2 (2026-07-16)
+++ v3 (2026-09-23)
@@ -42,51 +42,52 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ireland is bound by the 2004 Qualification Directive (Council Directive 2004/83/EC of 29 April 2004) and has transposed its provisions through the International Protection Act 2015. Ireland has </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">not yet transposed the 2011 Recast Qualification Directive.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
@@ -110,51 +111,52 @@
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Refugee status</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Part 2: Qualification for international Protection, International Protection Act 2015</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, sections 7-9.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United Nations Convention relating to the status of Refugees </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -164,51 +166,52 @@
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Subsidiary protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Part 2: Qualification for international Protection, International Protection Act 2015</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, sections 7-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S.I. No 409 of 2017 of the European Union (Subsidiary Protection) Regulations 2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -432,51 +435,52 @@
               <w:rPr/>
               <w:t xml:space="preserve">the common good;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">considerations of national security and public policy.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The ‘humanitarian considerations’ and ‘family and domestic circumstances’ grounds may encompass a situation where a person has a need for protection which does not fall within the definition of a refugee, or subsidiary protection, and thus acts as a form of complementary protection. Such considerations pertain to a person’s personal rights and private life matters and ensures consideration of the constitutional and European Convention on Human Rights, such as art. 8 ECHR. The precise legal basis for the granting of leave to remain in such cases has been the subject of judgments in the </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> and Supreme Court. The decision to grant leave to remain following a decision not to deport is made by the Repatriation Division of the Department of Justice, Home Affairs and Migration.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regulation of the Long-Term Undocumented Migrants Scheme: </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">This once-off scheme allowed applicants who had been in the procedure for two or more years prior to 7 February 2022 to apply for a Stamp 4 immigration permission. This would give the applicant the right to work and to remain in Ireland for the period of time required to access Irish citizenship through the naturalisation procedure. Eligible applicants could apply online from 7 February 2022 to 7 August 2022. Applicants could be denied access to the scheme if they had a serious criminal record or were considered a threat to public security.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -978,91 +982,93 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Withdrawal of the status:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Information currently not available</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Grounds for the withdrawal of the status:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Cessation: According to </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Section 11</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, “</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">A person shall cease to be eligible for subsidiary protection when the circumstances which led to their eligibility for subsidiary protection have ceased to exist or have changed to such a degree that international protection is no longer required.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">His provision </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">“shall not apply to a person eligible for subsidiary protection who is able to invoke compelling reasons arising out of previous serious harm for refusing to avail himself or herself of the protection of his or her country of nationality or, being a stateless person, of the country of former habitual residence.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exclusion from eligibility for subsidiary protection: According to </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Section 12</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"(1) A person is excluded from being eligible for subsidiary protection where there are serious reasons for considering that they</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1131,51 +1137,52 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">(3) A person is excluded from being eligible for subsidiary protection if they has, prior to their arrival in the State, committed a crime, not referred to in subsection (1), which, if committed in the State, would be punishable by imprisonment and if they left their country of origin solely in order to avoid sanctions resulting from that crime.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Consequences of the withdrawal of the status:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> According to </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Section 52</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">“(10) A decision to revoke a declaration shall take effect:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1512,382 +1519,396 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Both refugees and beneficiaries of subsidiary protection are eligible for a travel document under Section 55 of the International Protection Act 2015. The authority responsible for issuing travel documents for refugees is the Immigration Service Delivery on behalf of the Minister. The travel document issued to refugees is a 1951 Refugee Convention Travel Document, valid for 3 years. A document can also be issued for a family member if they have been granted permission to travel to Ireland by way of family reunification.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Also, programme refugees, such as the Afghan Admission Programme, may apply for a travel document under Section 59 of the International Protection Act 2015  The legislation does not stipulate the validity of the residence permit after renewal; this is a matter of Ministerial discretion. Beneficiaries of subsidiary protection status may apply for a travel document under the International Protection Act 2015, only if the person is unable to obtain a national passport in order to travel to Ireland and can demonstrate they have tried and been refused.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beneficiaries of international protection can apply through </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">an online application form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, which contains instructions on how to make an application. Paper applications may be accepted, and a copy of the paper application may be provided. The application fee for a travel document is 55 euros and is non-refundable.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Currently it takes 20 weeks to process applications for a travel document, when the application is completed fully (online or paper format). Travel document applications are processed in Immigration Service Delivery (ISD). Travel document booklets are then printed by the Passport Office which is not part of the Travel Document Section in ISD. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For more information: </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Applying for a Travel Document - Immigration Service Delivery</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Freedom of movement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In accordance with Article 26 of the Refugee Convention, beneficiaries of international protection can reside anywhere in the Republic of Ireland and are not restricted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to employment and employment-related education</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Under </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Section 53 of the International Protection Act 2015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, beneficiaries of refugee and subsidiary protection status have the right to seek and enter employment in the State and the right to carry on any business, trade or profession in the State. The residence permit provides access to the labour market.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to education</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Under</w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Section 53 of the International Protection Act 2015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, beneficiaries of refugee and subsidiary protection status have the same right to access education and training as the Irish nationals.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures for recognition of qualifications and validation of skills</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information is currently not available.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Social security and social assistance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Under Section 53 of the International Protection Act 2015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, beneficiaries of refugee and subsidiary protection status have the same right to social welfare benefits as Irish nationals. For example, individuals granted international protection can apply for child and family support, employment support, health related-benefits, education and housing services. A list of social welfare schemes available in Ireland can be found in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Department of</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Social Protection - Social Welfare Schemes and Services website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Healthcare</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Under </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Section 53 of the International Protection Act 2015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, beneficiaries of refugee and subsidiary protection status have the same right to receive the same medical care and services as Irish nationals.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Most general practitioners in Ireland are private practitioners, therefore, most people will pay a fee for a GP visit.  There are specific schemes to assist people with the cost of visiting a GP or the cost of medication, for example Medical Cards, which is available to those living in IPAS centres.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Some services are provided by GPs free of charge on behalf of the HSE, for example immunisation and some visits during pregnancy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If a GP refers the patient for a public out-patient appointment, to a public hospital for an x-ray or blood test, or to an Emergency Department, the hospital services will be free of charge. However, If a person goes directly to an Emergency Department without a GP referral, there is a charge for the service.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For more information - </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">HSE website - Health Service Executive</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to accommodation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Under</w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Section 53 of the International Protection Act 2015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, beneficiaries of refugee and subsidiary protection status have the right to receive the same welfare benefits, including housing, of Irish nationals. Once refugees and beneficiaries of subsidiary protection are granted status, they are eligible for </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">housing-related financial assistance</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, such as the </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Housing Assistance Payment</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (HAP), which is available to help with rent for those living in private accommodation. Local authorities are responsible for providing social housing to refugees and beneficiaries of subsidiary protection, depending on availability.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For more information: </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Housing Agency</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to integration measures</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beneficiaries of international protection in Ireland may access integration programs, provided by the Department of Children, Equality, Disability, Integration and Youth in cooperation with local NGOs. Many providers offer free English language training, civic orientation, vocation training, school and childcare assistance and social welfare and employment support for refugees, and local communities often support such courses.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Some courses are organized through local community centres, education institutions, and the VEC (Vocational Education Committees).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information here:  </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Community Integration Initiatives Across Ireland </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Family reunification for beneficiaries of international protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Family Reunification is defined under Sections 56 and 57 of the International Protection Act 2015 (the 2015 Act). Persons who were granted Refugee Status or Subsidiary Protection prior to the commencement of the 2015 Act are deemed to have been granted Refugee Status or Subsidiary Protection respectively, from the date on which Sections 56 and 57 of the 2015 Act came into force (31/12/2016).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -1895,51 +1916,52 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">All applications for family reunification received by the Minister after 31/12/2016 are being processed in accordance with Section 56 and Section 57 of the 2015 Act.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Institutional aspects: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Authorities responsible/involved in the process are the Family Reunification Unit and Immigration Service Delivery (</w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13-14 Burgh Quay, Dublin 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Types of family reunification and Timeframe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The application should be submitted within 12 months of being granted a refugee declaration, a subsidiary protection declaration or from the date of arrival in Ireland as a Programme Refugee. </w:t>
       </w:r>
@@ -2558,199 +2580,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 23-09-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Forms of protection - Ireland</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8646E533"/>
+    <w:nsid w:val="44DB082F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2854,51 +2909,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="F924962B"/>
+    <w:nsid w:val="BBE959B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3002,51 +3057,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="A6BD12C8"/>
+    <w:nsid w:val="5FCBF3B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3150,51 +3205,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="AF691131"/>
+    <w:nsid w:val="4D0E76B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3298,51 +3353,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="4B6C491D"/>
+    <w:nsid w:val="A64EDF70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3446,51 +3501,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="99BB15D1"/>
+    <w:nsid w:val="F95E45E0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3594,51 +3649,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="82B6D744"/>
+    <w:nsid w:val="ABF84CB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3742,51 +3797,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="BBD55EE5"/>
+    <w:nsid w:val="46F73228"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3890,51 +3945,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="232011CC"/>
+    <w:nsid w:val="A543736B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4038,51 +4093,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="C1763E7D"/>
+    <w:nsid w:val="7DD7E0EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4186,51 +4241,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="12FF6BB1"/>
+    <w:nsid w:val="43854505"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4334,51 +4389,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="BB7E0474"/>
+    <w:nsid w:val="F64BDC93"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4482,51 +4537,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="1AD95EF1"/>
+    <w:nsid w:val="2E423B27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4630,51 +4685,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="593AB83A"/>
+    <w:nsid w:val="DD5EB15A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4778,51 +4833,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="7A44BE52"/>
+    <w:nsid w:val="4FE026F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5097,51 +5152,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/NIM/?uri=CELEX:32011L0095" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revisedacts.lawreform.ie/eli/2015/act/66/revised/en/html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bailii.org/ie/cases/IEHC/2013/H27.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revisedacts.lawreform.ie/eli/2015/act/66/section/11/revised/en/html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revisedacts.lawreform.ie/eli/2015/act/66/section/12/revised/en/html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revisedacts.lawreform.ie/eli/2015/act/66/section/52/revised/en/html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inisonline.jahs.ie/user/login" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irishimmigration.ie/coming-to-join-family-in-ireland/applying-for-a-travel-document/#who" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irishstatutebook.ie/eli/2015/act/66/section/53/enacted/en/html#sec53" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/collection/ff767-social-welfare-schemes-and-services/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hse.ie/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irishrefugeecouncil.ie/after-the-asylum-process" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hap.ie/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.housingagency.ie/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/pdf/?file=https://assets.gov.ie/271458/0b3e2e9d-3d6f-4168-895b-ff452d8ecc1a.pdf#page=null" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com.mt/maps/place/Irish+Naturalisation+and+Immigration+Service/%4053.3474674%2c-6.2560846%2c16z/data=%214m5%213m4%211s0x48670e856b125f6f:0xe9816e79fec1ec94%218m2%213d53.3473265%214d-6.2561597" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>