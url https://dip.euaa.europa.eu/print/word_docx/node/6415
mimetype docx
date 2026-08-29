--- v0 (2026-07-12)
+++ v1 (2026-08-29)
@@ -7,86 +7,477 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Hungary</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Forms of protection - Hungary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...21 lines deleted...]
-      <w:hyperlink r:id="rId7" w:history="1">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6393" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6394" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6395" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6396" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6397" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Renewal and withdrawal of international protection and national forms of protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6398" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Refugee status </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6399" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Subsidiary protection status</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6400" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National forms of protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6401" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Content of protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6402" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6403" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information on the content of protection </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6404" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Residence permits</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6405" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Travel documents</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6406" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Freedom of movement</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6407" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to employment and employment-related education</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6408" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to education</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6409" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to procedures for recognition of qualifications and validation of skills</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6410" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Social security and social assistance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6411" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Healthcare</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6412" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to accommodation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6413" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to integration measures</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6414" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Family reunification for beneficiaries of international protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Forms of protection - Hungary</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Overview</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Relevant EU legislation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Hungary is bound by the recast Qualification Directive (Qualification Regulation) and has transposed its provisions through </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law LXXX of 2007 on asylum (Asylum Law).</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
@@ -506,178 +897,178 @@
         <w:rPr/>
         <w:t xml:space="preserve"> The NDGAP may initiate the withdrawal of international protection. The withdrawal procedure follows the rules of the regular asylum procedure, thus, the same rules apply for the personal interview, legal aid and the appeal process. The procedure should be finalised within 60 days.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Grounds for withdrawal of the status:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Asylum Law, Article 11(1) lists the following circumstances for the cessation of the refugee status:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The refugee acquires Hungarian citizenship;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The refugee status is revoked.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Asylum Law, Article 11(2) lists the grounds for revoking a refugee status:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the refugee has voluntarily re-availed themselves of the protection of the country of origin;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the refugee has voluntarily re-acquired their lost nationality;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the refugee has acquired a new nationality and enjoys the protection of that country;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the refugee has voluntarily relocated to the country they have left or to the country outside of which they resided owing to fear of persecution;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the circumstances giving rise to the recognition as a refugee have ceased;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the refugee renounces the status in written;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the refugee was recognised despite an exclusion ground, or reason for exclusion exists;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the criteria for recognition did not exist already at the time of the asylum decision;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the refugee concealed important facts, made a false statement related to such facts, or used false or falsified documents, if this have had an impact on his recognition.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Consequences of the withdrawal of the status:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The NDGAP orders the revocation of the residence permit and issues an expulsion order, or – if the criteria are fulfilled – a deportation order. An entry and residence ban is included, when the person can be deported. Residence rights cease on the date specified within the decision, or, when there is an appeal, after the final court judgement. The former refugee can apply for another kind of residence permit, but this is not facilitated by national authorities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -755,190 +1146,190 @@
         <w:rPr/>
         <w:t xml:space="preserve"> The NDGAP may initiate the withdrawal of international protection. The withdrawal procedure follows the rules of the regular asylum procedure, thus, the same rules apply for the personal interview, legal aid and the appeal process. The procedure should be finalised within 60 days.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Grounds for the withdrawal of the status:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Asylum Law, Article 18(1) lists the following circumstances for the cessation of subsidiary protection:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The person acquires Hungarian citizenship;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The person is recognised as a refugee;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Subsidiary protection is revoked.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Asylum Law, Article 18(2) lists the grounds for revoking subsidiary protection:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the person has voluntarily re-availed themselves of the protection of the country of origin;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the person has voluntarily re-acquired their lost nationality;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the person has acquired a new nationality and enjoys the protection of that country;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the person has voluntarily relocated to the country they have left or to the country outside of which they resided owing to fear of serious harm or risk of serious;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the circumstances giving rise to subsidiary protection have ceased;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the person renounces subsidiary protection in written;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the person was recognised despite an exclusion ground, or reason for exclusion exists;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the criteria for recognition did not exist already at the time of the asylum decision;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the person concealed important facts, made a false statement related to such facts, or used false or falsified documents, if this have had an impact on his recognition.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Consequences of the withdrawal of the status:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The NDGAP orders the revocation of the residence permit and issues an expulsion order, or – if the criteria are fulfilled – a deportation order. An entry and residence ban is included, when the person can be deported.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -1023,166 +1414,166 @@
         <w:rPr/>
         <w:t xml:space="preserve"> The NDGAP may initiate the withdrawal of international protection. The withdrawal procedure follows the rules of the regular asylum procedure, thus, the same rules apply for the personal interview, legal aid and the appeal process. The procedure should be finalised within 60 days.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Grounds for the withdrawal of the status:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Asylum Law, Article 25/D(1) lists the following circumstances for the cessation of this status:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The person acquires residence permit on a different ground;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The status is revoked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The person acquires Hungarian citizenship.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Asylum Law, Article 25/D(2) lists the grounds for revoking this status:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the person has acquired a new nationality and enjoys the protection of that country;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the person has voluntarily relocated to the country they have left or to the country outside of which they resided;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the circumstances giving rise to recognition of this status have ceased;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the person renounces subsidiary protection in written;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the person was recognised despite an exclusion ground, or reason for exclusion exists;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the criteria for recognition did not exist already at the time of the decision;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the person did not appear in front of the NDGAP within one month from notification during a renewal procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Consequences of the withdrawal of the status:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The NDGAP orders the revocation of the residence permit and issues an expulsion order, or – if the criteria are fulfilled – a deportation order. An entry and residence ban is included, when the person can be deported.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -1662,104 +2053,106 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to accommodation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Refugees</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Conditions and restrictions to access accommodation as a refugee: Beneficiaries of international protection has the same right to access accommodation, as nationals. However, as the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">National Integration Evaluation Mechanism</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> notes, some conditions for obtaining housing benefits cannot be met as a newcomer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type of accommodation facilities available to refugees: Beneficiaries of international protection may remain in reception 30 days after the notification of the positive decision. No other specific facilities are maintained for them to support their transition to the public housing market.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National dispersal mechanism for refugees: There is no national dispersal mechanism in place.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Additional support provided for accommodation: There is no additional, government funded support provided for refugees to find accommodation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Beneficiaries of subsidiary protection:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Conditions and restrictions to access accommodation as a beneficiary of subsidiary protection: Beneficiaries of international protection has the same right to access accommodation, as nationals. However, as the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">National Integration Evaluation Mechanism</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> notes, some conditions for obtaining housing benefits cannot be met as a newcomer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type of accommodation facilities available to beneficiaries of subsidiary protection: Beneficiaries of international protection may remain in reception 30 days after the notification of the positive decision. No other specific facilities are maintained for them to support their transition to the public housing market.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National dispersal mechanism for beneficiaries of subsidiary protection: There is no national dispersal mechanism in place.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1790,298 +2183,306 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Conditions to access integration measures: There are no state funded integration measures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Compulsory participation in integration measures (if so, indicate in which integration measures/activities, accessibility, cost and consequences for not participating in the activities): There is no compulsory participation in integration measures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Brief description of the integration measures in place for refugees (hyperlink to the scheme, programme or website for additional information), including language courses, civil orientation, integration programmes and vocational training: Only civil society organisations offer some projects targeting the integration of foreigners and beneficiaries of international protection. Some examples include:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
-[...2 lines deleted...]
-      <w:hyperlink r:id="rId9" w:history="1">
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Menedék Association</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
-[...2 lines deleted...]
-      <w:hyperlink r:id="rId10" w:history="1">
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Kalunba</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
-[...2 lines deleted...]
-      <w:hyperlink r:id="rId11" w:history="1">
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Next Step Hungary Association</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
-[...2 lines deleted...]
-      <w:hyperlink r:id="rId12" w:history="1">
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Hungarian Charity Service of the Order of Malta</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Beneficiaries of subsidiary protection:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Conditions to access integration measures: There are no state funded integration measures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Compulsory participation in integration measures (if so, indicate in which integration measures/activities, accessibility, cost and consequences for not participating in the activities): There is no compulsory participation in integration measures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Brief description of the integration measures in place for beneficiaries of subsidiary protection (hyperlink to the scheme, programme or website for additional information), including language courses, civil orientation, integration programmes and vocational training: Only civil society organisations offer some projects targeting the integration of foreigners and beneficiaries of international protection. Some examples include:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
-[...2 lines deleted...]
-      <w:hyperlink r:id="rId9" w:history="1">
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Menedék Association</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
-[...2 lines deleted...]
-      <w:hyperlink r:id="rId10" w:history="1">
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Kalunba</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
-[...2 lines deleted...]
-      <w:hyperlink r:id="rId11" w:history="1">
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Next Step Hungary Association</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
-[...2 lines deleted...]
-      <w:hyperlink r:id="rId12" w:history="1">
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Hungarian Charity Service of the Order of Malta</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Family reunification for beneficiaries of international protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Refugees</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Right to family reunification for refugees: With more favourable conditions for 3 months following recognition, afterwards as any other third country national.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Time period for which exceptions apply for refugees: 3 months</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Eligible family members:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Spouses, if the relationship existed before arriving to Hungary;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The couple’s minor children (including adopted and fostered);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The sponsor’s dependent minor children (including adopted and fostered), if the sponsor has parental custody over the child;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The spouse’s dependent minor children (including adopted and fostered), if the spouse has parental custody over the child;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Unaccompanied children’s parents, or – in the absence of parents – their guardian;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The sponsor’s parents and dependent adult siblings or other direct relatives may be granted a permit based on family reunification.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Conditions for family reunification: Sponsor’s requirements: During the first three month, only the family link and dependency must be demonstrated. Family reunification of refugees cannot be rejected merely because of a lack of documents proving the family link.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -2108,130 +2509,130 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Right to family reunification for beneficiaries of subsidiary protection: As any other third country national.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Time period for which exceptions apply for beneficiaries of subsidiary protection: There are no favourable conditions for beneficiaries of subsidiary protection, they must fulfil the same conditions as any other third country national.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Eligible family members:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Spouses;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The couple’s minor children (including adopted and fostered);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The sponsor’s dependent minor children (including adopted and fostered), if the sponsor has parental custody over the child;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The spouse’s dependent minor children (including adopted and fostered), if the spouse has parental custody over the child;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The sponsor’s parents and dependent adult siblings or other direct relatives may be granted a permit based on family reunification.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Conditions for family reunification: Sponsor’s requirements: Beneficiaries of subsidiary protection must have a proof of suitable accommodation of at least 6m2 living space per family member. They also need to provide a proof that they fulfil the economic requirement and have enough income to provide for their family. In addition, the sponsor must also prove that the whole family has a health insurance in Hungary.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Brief description of the procedure to follow (documents from country of origin, fees and costs, procedure): Family members must initiate the process at the closest Hungarian consulate, who forwards the request to the NDGAP. The NDGAP decides within 21 days on the request. However, there are several periods which do not count within this period, making the overall process much lengthier. A negative decision may be appealed within 8 days, and the court has 30 days to decide. Upon a positive decision, family members receive a single-entry visa valid for 30 days.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reunified family members’ rights (in particular, length of first and subsequent residence permits, access to integration programmes/measures): Family members receive a permit for three years, which can be extended by periods of three years. There are no specific state-funded integration measures for them.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId13"/>
-      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId35"/>
+      <w:footerReference w:type="default" r:id="rId36"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -2284,199 +2685,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Forms of protection - Hungary</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E6D82186"/>
+    <w:nsid w:val="028FCA48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2580,51 +3014,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="DA12CD0D"/>
+    <w:nsid w:val="C542BAB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2728,51 +3162,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="87966765"/>
+    <w:nsid w:val="4B94AB14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2876,51 +3310,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="41F902DE"/>
+    <w:nsid w:val="2D622A17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3024,51 +3458,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="C67BE457"/>
+    <w:nsid w:val="FE1A8FA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3172,51 +3606,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="24DEEBEA"/>
+    <w:nsid w:val="2ACCDAAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3320,51 +3754,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="9995AE8E"/>
+    <w:nsid w:val="24F1E19F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3468,51 +3902,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="C3D05AE7"/>
+    <w:nsid w:val="1FF483F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3616,51 +4050,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="CE1C21A4"/>
+    <w:nsid w:val="782E0044"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3764,51 +4198,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="5320E920"/>
+    <w:nsid w:val="E5E43976"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14">
+    <w:nsid w:val="5AB7CD19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3940,50 +4522,53 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -4064,55 +4649,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://njt.hu/eli/TV/2007/80" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migpolgroup.com/wp-content/uploads/2019/06/The-European-benchmark-for-refugee-integration.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://menedek.hu/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kalunba.netlify.app/#page-top" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nextstepeu.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://maltai.hu/menekultszolgalat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6393" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6394" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6395" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6396" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6397" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6398" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6399" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6400" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6401" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6402" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6403" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6404" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6405" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6406" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6407" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6408" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6409" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6410" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6411" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6412" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6413" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6414" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://njt.hu/eli/TV/2007/80" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migpolgroup.com/wp-content/uploads/2019/06/The-European-benchmark-for-refugee-integration.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://menedek.hu/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kalunba.netlify.app/#page-top" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nextstepeu.org/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://maltai.hu/menekultszolgalat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>