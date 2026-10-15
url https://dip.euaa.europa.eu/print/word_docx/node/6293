--- v1 (2026-08-29)
+++ v2 (2026-10-15)
@@ -412,50 +412,57 @@
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Family reunification for beneficiaries of international protection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Forms of protection - Spain</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 1/09/2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Spain is bound by the recast Qualification Directive (Standards Qualification Regulation) and has transposed its provisions through the Law 12/2009 of 30 October 2009, regulating the law of asylum and subsidiary protection [</w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ley 12/2009, de 30 de octubre, reguladora del derecho de asilo y de la protección subsidiaria</w:t>
         </w:r>
@@ -3682,51 +3689,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Forms of protection - Spain</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -3851,51 +3858,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve">The information has been validated</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4C39B64F"/>
+    <w:nsid w:val="32613D68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3999,51 +4006,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="95CC9600"/>
+    <w:nsid w:val="25CD422C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4147,51 +4154,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="9189E061"/>
+    <w:nsid w:val="9685662B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4295,51 +4302,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="F606687D"/>
+    <w:nsid w:val="636B59B6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4443,51 +4450,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="BB8F448E"/>
+    <w:nsid w:val="52F2E0A9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4591,51 +4598,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="AA9D4E4F"/>
+    <w:nsid w:val="F0993F53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4739,51 +4746,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="9529B34A"/>
+    <w:nsid w:val="71F239CB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4887,51 +4894,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="E34ABB7F"/>
+    <w:nsid w:val="7B526B6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5035,51 +5042,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="255D473A"/>
+    <w:nsid w:val="F160D6B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5183,51 +5190,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="4A180FDB"/>
+    <w:nsid w:val="9E166115"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5331,51 +5338,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="461B64D6"/>
+    <w:nsid w:val="FFC79D21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5479,51 +5486,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="C40AFF6D"/>
+    <w:nsid w:val="AEC4EDB9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5627,51 +5634,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="EBBB5EA2"/>
+    <w:nsid w:val="0C6E7D01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5775,51 +5782,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="B69FDCDA"/>
+    <w:nsid w:val="0D54DA8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5923,51 +5930,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="A9EACBAD"/>
+    <w:nsid w:val="79A4D17F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6071,51 +6078,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="8FC99DEA"/>
+    <w:nsid w:val="0712FA41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6219,51 +6226,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="43320970"/>
+    <w:nsid w:val="8E8531CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>