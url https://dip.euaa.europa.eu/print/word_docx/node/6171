--- v0 (2026-07-12)
+++ v1 (2026-08-29)
@@ -32,429 +32,452 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Estonia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Forms of protection - Estonia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6149" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Overview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6150" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Relevant EU legislation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6151" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">National legislation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6152" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6153" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Renewal and withdrawal of international protection and national forms of protection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6154" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee status </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6155" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Subsidiary protection status</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6156" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">National forms of protection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6157" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Content of protection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6158" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Overview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6159" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Provision of information on the content of protection </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6160" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Residence permits</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6161" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Travel documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6162" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Freedom of movement</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6163" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Access to employment and employment-related education</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6164" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Access to education</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6165" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Access to procedures for recognition of qualifications and validation of skills</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6166" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Social security and social assistance</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6167" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Healthcare</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6168" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Access to accommodation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6169" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Access to integration measures</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-6170" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Family reunification for beneficiaries of international protection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Forms of protection - Estonia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Estonia is bound by the recast Qualification Directive (Standards Qualification Regulation) and has transposed its provisions through the </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting International Protection to Aliens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (AGIPA).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
@@ -481,133 +504,136 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Refugee status</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Section 4(1)(2) of </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Act on Granting International Protection to Aliens (AGIPA)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Subsidiary protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Section 4(3)(4) of </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AGIPA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Temporary protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Section 5 of </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AGIPA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">National forms of protection</w:t>
             </w:r>
           </w:p>
@@ -1398,51 +1424,52 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Travel documents</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Refugees</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The authority responsible for delivering the travel document is the PBGB. The validity of the travel document corresponds to the validity of the residence permit granted to the refugee beneficiary, in accordance with Section 31 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Identity Documents Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. A refugee’s travel document can be applied for at designated service offices. Applicants aged 12 or older are required to provide fingerprints as part of the application. A digital colour photograph is required for the application, taken no more than 6 months prior. Certain foreign documents, such as those relating to marriage, divorce or name changes abroad, must be translated and, if applicable, legalised. After submission, the refugee travel document will be processed within a maximum of 30 days under the standard procedure. An expedited procedure is available, with a processing time of up to 2 days from the working day after submission. For the expedited procedure, the document may only be collected at the Tallinn service office.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The state fee for the refugee’s travel document is EUR 25. The expedited procedure costs EUR 250.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Beneficiaries of subsidiary protection</w:t>
       </w:r>
@@ -1464,51 +1491,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Procedure for delivering the travel document (including the necessity to pay any fees): n/a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Freedom of movement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The freedom of movement for beneficiaries of international protection is ensured under Article 6 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId31" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Schengen Borders Code</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, which serves as the applicable framework.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to employment and employment-related education</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -1610,51 +1638,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Language classes are provided under the Settle in Estonia programme, as well as by the Unemployment Insurance Fund.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures for recognition of qualifications and validation of skills</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Estonian Academic Recognition Information Centre</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (ENIC/NARIC) of the Education and Youth Board is competent for the procedure for the recognition of qualifications and validation of skills. The procedure may already be initiated while the person is still an applicant for international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Social security and social assistance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -1925,108 +1954,112 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The cost of translation services provided to the beneficiary for up to 2 years.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The period for covering these expenses may be extended upon a justified request from the local government or legal entity.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In September 2020, a 2-year adaptation programme named “</w:t>
       </w:r>
       <w:hyperlink r:id="rId33" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Settle in Estonia</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">” was introduced for beneficiaries of international protection. The programme aims to provide essential, timely and uniform information to help them adjust and integrate quickly into society. The training sessions cover Estonian society, rights and obligations, the social welfare and healthcare systems, education, employment opportunities, and family budgeting. The adaptation programme also offers free Estonian language training courses (at A1 and A2 levels).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A beneficiary of international protection must participate in the thematic “</w:t>
       </w:r>
       <w:hyperlink r:id="rId34" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">International protection module</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">” of the adaptation programme. The module aims to help beneficiaries successfully integrate into Estonian society. This training covers the state's operation, culture, daily life and work environment. Since 2018, the Integration Foundation has procured the module, which is conducted in English, Russian, Turkish and Arabic. The training lasts 4 days, with approximately 8 hours of instruction each day, divided into different blocks.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">It is also possible to take Estonian language e-courses for free via </w:t>
       </w:r>
       <w:hyperlink r:id="rId35" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Keeleklikk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. The courses are financed by the European Social Fund and the Estonian Ministry of Education and Science.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId36" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">International House Tartu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> offers various activities for newly-arrived migrants and beneficiaries of international protection, including:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Drop-in programme to practice Estonian;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -2188,108 +2221,112 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The cost of translation services provided to the beneficiary for up to 2 years.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The period for covering these expenses may be extended upon a justified request from the local government or legal entity.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In September 2020, a 2-year adaptation programme named “</w:t>
       </w:r>
       <w:hyperlink r:id="rId33" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Settle in Estonia</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">” was introduced for beneficiaries of international protection. The programme aims to provide essential, timely and uniform information to help them adjust and integrate quickly into society. The training sessions cover Estonian society, rights and obligations, the social welfare and healthcare systems, education, employment opportunities, and family budgeting. The adaptation programme also offers free Estonian language training courses (at A1 and A2 levels).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A beneficiary of international protection must participate in the thematic “</w:t>
       </w:r>
       <w:hyperlink r:id="rId34" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">International protection module</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">” of the adaptation programme. The module aims to help beneficiaries successfully integrate into Estonian society. This training covers the state's operation, culture, daily life and work environment. Since 2018, the Integration Foundation has procured the module, which is conducted in English, Russian, Turkish and Arabic. The training lasts 4 days, with approximately 8 hours of instruction each day, divided into different blocks.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">It is also possible to take Estonian language e-courses for free via </w:t>
       </w:r>
       <w:hyperlink r:id="rId35" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Keeleklikk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. The courses are financed by the European Social Fund and the Estonian Ministry of Education and Science.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId36" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">International House Tartu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> offers various activities for newly-arrived migrants and beneficiaries of international protection, including:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Drop-in programme to practice Estonian;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -2637,199 +2674,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Forms of protection - Estonia</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="537D3C82"/>
+    <w:nsid w:val="CA84C198"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2933,51 +3003,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="DFF645FE"/>
+    <w:nsid w:val="B79EFED5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3081,51 +3151,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="45879C24"/>
+    <w:nsid w:val="36AA5331"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3229,51 +3299,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="A032A8DD"/>
+    <w:nsid w:val="46409A83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3377,51 +3447,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="4365759E"/>
+    <w:nsid w:val="0E31A1ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3525,51 +3595,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="2BBE22FD"/>
+    <w:nsid w:val="05B1001B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3673,51 +3743,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="4EB0BCC6"/>
+    <w:nsid w:val="6D17786F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3821,51 +3891,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="F70E9DC4"/>
+    <w:nsid w:val="A9572635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3969,51 +4039,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="ED13EC10"/>
+    <w:nsid w:val="1374CF2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4117,51 +4187,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="7FB792BF"/>
+    <w:nsid w:val="8625D60A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4265,51 +4335,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="036701E4"/>
+    <w:nsid w:val="17F7B5CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4413,51 +4483,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="CD76A5D4"/>
+    <w:nsid w:val="B369A2C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4561,51 +4631,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="360E6349"/>
+    <w:nsid w:val="713EAB0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4709,51 +4779,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="FDCEA441"/>
+    <w:nsid w:val="712E5C60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5025,51 +5095,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6149" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6150" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6151" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6152" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6153" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6154" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6155" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6156" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6157" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6158" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6159" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6160" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6161" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6162" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6163" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6164" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6165" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6166" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6167" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6168" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6169" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6170" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riigiteataja.ee/akt/117062020004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riigiteataja.ee/en/eli/504022020003/consolide" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/HTML/?uri=CELEX:32016R0399" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://harno.ee/en/enicnaric" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.settleinestonia.ee/programme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.settleinestonia.ee/programme/protection-module" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.keeleklikk.ee/info_en.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.internationalhouse.ee/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>