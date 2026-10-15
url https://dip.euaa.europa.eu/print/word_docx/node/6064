--- v1 (2026-07-15)
+++ v2 (2026-10-15)
@@ -7,98 +7,497 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cyprus</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Forms of protection - Cyprus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...21 lines deleted...]
-      <w:hyperlink r:id="rId7" w:history="1">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6042" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6043" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6044" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6045" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6046" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Renewal and withdrawal of international protection and national forms of protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6047" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Refugee status </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6048" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Subsidiary protection status</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6049" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National forms of protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6050" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Content of protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6051" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6052" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information on the content of protection </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6053" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Residence permits</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6054" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Travel documents</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6055" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Freedom of movement</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6056" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to employment and employment-related education</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6057" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to education</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6058" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to procedures for recognition of qualifications and validation of skills</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6059" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Social security and social assistance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6060" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Healthcare</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6061" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to accommodation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6062" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to integration measures</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-6063" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Family reunification for beneficiaries of international protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Forms of protection - Cyprus</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Overview</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 10/09/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Relevant EU legislation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cyprus is bound by the recast Qualification Directive (Standards Qualification Regulation) and has transposed its provisions through the Refugees (Amendment) Law of 2014 N. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">58(I)/2014</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and The Refugees (Amendment) (No 2) Law of 2014 N. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">59(I)/2014</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
@@ -122,169 +521,173 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Refugee status</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Refugees Laws: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Article 3(1) (2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Subsidiary protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Refugees Laws, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Article 19.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Temporary protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Refugees Laws, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Article 20 (1)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">National forms of protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article 18 OH (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 105 Aliens and Immigration Law</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (transposing the Returns Directive) : residence permit on humanitarian grounds.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
@@ -311,165 +714,169 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Refugee status</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Asylum Service | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Υπηρεσία Ασύλου </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Subsidiary protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Asylum Service | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Υπηρεσία Ασύλου </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Temporary protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Asylum Service | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Υπηρεσία Ασύλου </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">National forms of protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Migration Department - Deputy Ministry of Migration and International Protection | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Τμήμα Μετανάστευσης - Υφυπουργείου Μετανάστευσης και Διεθνούς Προστασίας </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Renewal and withdrawal of international protection and national forms of protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -596,252 +1003,252 @@
         <w:t xml:space="preserve">Legal aid:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> There is no access to free legal assistance during the cessation procedure before the Asylum Service. In limited cases free legal assistance may be provided by civil society organisations. Legal aid is offered by the state only for the judicial examination of the cessation decision before the IPAC. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Grounds for withdrawal of the status:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The Asylum Service may withdraw the refugee status when: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">becomes aware that the person recognised as refugee has misrepresented or omitted facts or provided falsified documents, which were decisive for the recognition of the refugee status.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">there are grounds of exclusion of the person concerned from the refugee status pursuant to the exclusion clause under Article 5 of the Refugees Laws.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">there are reasonable grounds for considering the person as a danger to the security of the Republic of Cyprus;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the person constitutes a danger to the Cypriot community, having been convicted by a final judgment of a particularly serious crime.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Asylum Service may decide to cease the refugee status if a refugee: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">has voluntarily re-availed himself or herself of the protection of the country of nationality;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">has voluntarily re-acquired previously lost nationality;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">has acquired a new nationality, and enjoys the protection of the country which granted him/her the new nationality;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">has voluntarily re-established himself or herself in the country which he or she left or outside which he or she remained owing to fear of persecution; or</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">can no longer continue to refuse the protection of the country of nationality or habitual residence because, the circumstances that led to recognition as a refugee have ceased to exist.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In the case of a stateless beneficiary, refugee status ceases to exist when the person concerned becomes able to return to the country of his or her previous habitual residence because, the circumstances which led to his or her recognition as a refugee have ceased to exist.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An applicant may be excluded from the refugee status when: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">has received protection or assistance from institutions or bodies or offices of the United Nations other than UNHCR and such protection or assistance has ceased for a reason without any final settlement in accordance with relevant resolutions and conventions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">it is acknowledged by the competent authorities of the country in which a beneficiary has moved that the beneficiary has the rights and obligations arising from the possession of the nationality in that country or the rights and obligations equivalent thereto; or</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are serious reasons to believe that the person concerned:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">has committed a crime against peace, a war crime or a crime against humanity, as defined in international conventions drawn up for the purpose of countering them; or</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">has committed a serious non-political crime in another country before issuing a residence permit based on the recognition of refugee status; In this regard, the concept of serious non-political crime includes particularly cruel acts, even if committed with an alleged political purpose; or</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">has been found guilty of acts contrary to the purposes and principles of the United Nations as defined in the Preamble and Articles 1 and 2 of the United Nations Charter;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">is an instigator or otherwise involved in the commission of any of the offences or acts referred grounds for exclusion. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Consequences of the withdrawal of the status: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Consequences for withdrawal are not specified in the national legislation. After the withdrawal of the status, the applicant has a certain number of days to appeal the decision. Eventually, when the deadline to appeal lapses, the applicant is considered to stay in the Republic of Cyprus irregularly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -971,99 +1378,99 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Asylum Service may decide to withdraw the status of a beneficiary of subsidiary protection with retrospective effect after granting the status, when the person concerned has omitted or misrepresented facts or used falsified documentation which was decisive for the granting of subsidiary protection status. Article 19(3A)​​​​​​​ of the Refugees Laws </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Asylum Service may decide to cease the status of subsidiary protection when the circumstances which led to the granting of subsidiary protection status have ceased to exist or have changed to such a degree that protection is no longer required. Article 6(1A-bis)​​​​​​​ of the Refugees Laws</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An applicant may be excluded from the subsidiary protection status when there are serious reasons to believe that a person concerned Article 5(2) of the Refugees Laws</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">has committed a crime against peace, a war crime or a crime against humanity, as defined in international conventions or a serious crime;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">has been found guilty of acts contrary to the purposes and principles of the United Nations as defined in the Preamble and Articles 1 and 2 of the United Nations Charter;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">constitutes a risk to Cypriot society or to the security of the Republic;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">is an instigator or participated in commission of any of the offenses or acts under previous grounds for exclusion</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">has committed, before entering the Republic, one or more crimes which do not fall under the previous categories, and which would have been punishable by imprisonment if they had been conducted in the Republic of Cyprus and left his/her country of origin solely to avoid sanctions as a result of the crimes committed. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Consequences of the withdrawal of the status:  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In case of cessation, residence permit granted to the beneficiary of subsidiary protection is cancelled and the person concerned must surrender the identity card and travel documents. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -1374,83 +1781,85 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Social security and social assistance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Refugees:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Refugees and beneficiaries of subsidiary protection can access social assistance in the same conditions as Cypriot nationals. Beneficiaries of international protection can apply to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Minimum Guaranteed Income Scheme</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Beneficiaries of subsidiary protection:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Refugees and beneficiaries of subsidiary protection can access social assistance in the same conditions as Cypriot nationals. Beneficiaries of international protection can apply to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Minimum Guaranteed Income Scheme</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Healthcare</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information is currently not available.</w:t>
       </w:r>
     </w:p>
@@ -1562,144 +1971,144 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Right to family reunification for refugees: According to the Cyprus Refugee Law, only persons granted refugee status are allowed to apply for family reunification.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Time period for which exceptions apply for refugees: Information is currently not available.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Eligible family members:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Spouse, provided that they have both reached the age of 21 years old.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dependant unmarried children of the refugee and his wife, including a child adopted either by a decision taken by a competent authority in the Republic or by a foreign decision which is automatically enforceable under the international obligations of the Republic or bondage recognizable in accordance with the international obligations of the Republic. (It is understood that, in case of polygamous marriage, a child of the refugee and his spouse is excluded from this paragraph, in addition to the one already living with him in the Republic.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dependant unmarried child, where the refugee has sole custody and responsibility for his/her maintenance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dependant unmarried child of the refugee spouse, in case the wife has sole custody and responsibility for his maintenance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">By blood and first-degree relatives, in case the refugee is an unaccompanied minor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Conditions for family reunification: A family reunification request might be rejected based on reasons of public order, public security or public health. However, the residence permit shall not be removed (or its renewal refused) solely because the family member suffers from an illness or disability after the residence permit was issued.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Brief description of the procedure to follow (documents from country of origin, fees and costs, procedure: If a family member applies for international protection after arrival and if the reason for granting international protection is the same as for the beneficiary, then the status of beneficiary of international protection is granted. If not, then the application is examined on an individual basis. In all situations, the principle of family unity is applied, especially for dependent persons (i.e. spouse, minor children).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reunified family members’ rights (in particular, length of first and subsequent residence permits, access to integration programmes/measures): Accommodation, residence permit for the family member valid for one year and renewable with validity up to 3 years. (The residence permit granted shall not exceed the expiration date of the refugee's residence permit). No further information.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Beneficiaries of subsidiary protection:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Not applicable.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId16"/>
-      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="default" r:id="rId38"/>
+      <w:footerReference w:type="default" r:id="rId39"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1752,199 +2161,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Forms of protection - Cyprus</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="71D3B340"/>
+    <w:nsid w:val="E186DD88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2048,51 +2490,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="F4274189"/>
+    <w:nsid w:val="EBC5632F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2196,51 +2638,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="CDCFA69F"/>
+    <w:nsid w:val="6B2743D5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="5D6D4B0D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2343,52 +2933,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="511F9F73"/>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="44092C5B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2491,52 +3081,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="4F894D91"/>
+  <w:abstractNum w:abstractNumId="9">
+    <w:nsid w:val="43929ECD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2653,50 +3243,53 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -2777,55 +3370,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/arith/2014_1_058.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/arith/2014_1_059.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/enop/ind/2000_1_6/section-sc98710648-5c4d-44e8-82b2-3f1b08894bcd.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/enop/ind/2000_1_6/section-sc65f526a9-3eac-4dfc-bc07-41a266644017.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/enop/ind/2000_1_6/section-scc6f6433d-2877-44ec-961c-57269cd8d430.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/enop/non-ind/0_105/full.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.moi.gov.cy/moi/asylum/asylumservice.nsf/asylumservice05_gr/asylumservice05_gr?OpenDocument" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mip.gov.cy/dmmip/md.nsf/missionchart_el/missionchart_el?OpenDocument" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wbas.dmsw.gov.cy/dmsw/ydep.nsf/All/659C2D177292178AC22587C30032ABAC?OpenDocument" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6042" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6043" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6044" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6045" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6046" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6047" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6048" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6049" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6050" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6051" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6052" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6053" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6054" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6055" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6056" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6057" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6058" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6059" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6060" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6061" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6062" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-6063" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/arith/2014_1_058.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/arith/2014_1_059.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/enop/ind/2000_1_6/section-sc98710648-5c4d-44e8-82b2-3f1b08894bcd.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/enop/ind/2000_1_6/section-sc65f526a9-3eac-4dfc-bc07-41a266644017.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/enop/ind/2000_1_6/section-scc6f6433d-2877-44ec-961c-57269cd8d430.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/enop/non-ind/0_105/full.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.moi.gov.cy/moi/asylum/asylumservice.nsf/asylumservice05_gr/asylumservice05_gr?OpenDocument" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mip.gov.cy/dmmip/md.nsf/missionchart_el/missionchart_el?OpenDocument" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wbas.dmsw.gov.cy/dmsw/ydep.nsf/All/659C2D177292178AC22587C30032ABAC?OpenDocument" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>