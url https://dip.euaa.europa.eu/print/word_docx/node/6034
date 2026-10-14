--- v1 (2026-07-15)
+++ v2 (2026-10-14)
@@ -25,196 +25,210 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs - Sweden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 27/08/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sweden is bound by the recast Asylum Procedures Directive and has transposed its provisions through the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (SFS 2005:716 with further amendments), Utlänningslag (2005:716).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sweden is bound by the recast Reception Conditions Directive and has transposed its provisions through the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (SFS 2005:716 with further amendments), Utlänningslag (2005:716).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">23/02/2006: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Regulation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (SFS 2006:97 with further amendments), Utlänningsförordning (2006:97)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">29/09/2005: </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (SFS 2005:716 with further amendments), Utlänningslag (2005:716)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">09/06/2005: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law on Guardians for Unaccompanied Minors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (SFS 2005:429), Lag (2005:429) om god man för ensamkommande barn</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">30/03/1994: </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law on Reception of Asylum Seekers and Others</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (SFS 1994:137 with further amendments), Lag (1994:137) om mottagande av asylsökande m.fl.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Swedish Migration Agency</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> | Migrationsverket </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Training initiatives</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is no specialised unit dealing with vulnerable groups at the Swedish Migration Agency (SMA). However, case officers are trained to identify groups that may have special needs, for example training is provided on interviewing children (based on EUAA training modules).</w:t>
       </w:r>
     </w:p>
@@ -431,51 +445,52 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception of unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">While the SMA carries the overall responsibility for unaccompanied minors, daily allowances, accommodation and general welfare is managed by a local municipality. If a municipality does not provide the daily allowance, the SMA will provide it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">After minors apply for international protection, the SMA contacts a municipality that will arrange temporary accommodation for the minor. After a few days, the minor will be informed about which municipality will be responsible while waiting for a decision on the asylum application (Social Services Act, Socialtjänstlag (2001:453) (new law from 1 july 2025 - the Social Services Act, Socialtjänstlag (2025:400) and the </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law on Reception of Asylum Seekers and Others</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (SFS 1994:137 with further amendments), Lag (1994:137) om mottagande av asylsökande m.fl.).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception facilities and other housing arrangements</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -522,86 +537,88 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">All children have the right to go to school, and the municipality where they live is obligated to provide schooling on the same terms as other children who live there. This applies to preschool, elementary school and high school. This poses an obligation on the municipality where the SMA has housing to offer education to these children.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National regulations require that schooling and education are adapted to ensure that all children have access. This includes the provision of extra resources (such as specially-trained teachers, physical or technical aids, etc.) or adapted facilities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Education should be offered within 30 days after the application was lodged.​​​​​​​ More information is available </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to healthcare</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Minors are entitled to the same healthcare and dental care as other children living in Sweden. Access is free for all children. The regional administrative board receives standard financial support for healthcare and municipalities receive financial support for receiving asylum-seeking children in school.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If the minor feels sick, the guardian or someone from the accommodation centre will help to get an appointment with a doctor. More information can be found </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Transition to adulthood</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An unaccompanied minor who reaches the age of majority will be considered as an adult in the asylum procedure, and the assignment of the legal guardian is automatically terminated. Reaching adulthood marks also cut-off points for support and services. </w:t>
       </w:r>
     </w:p>
@@ -643,66 +660,68 @@
         <w:rPr/>
         <w:t xml:space="preserve">Within 5 weeks after turning 18, the applicant will have an appointment with an SMA counsellor to follow up on his/her accommodation situation, schooling and social/health situation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention of unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Unaccompanied minors or families with children are only detained in the return procedure and not in the procedure when they are refused entry at the border.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Regulation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (SFS 2006:97 with further amendments), Utlänningsförordning (2006:97), 23 February 2006.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (SFS 2005:716 with further amendments), Utlänningslag (2005:716), 29 September 2005.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Special procedural guarantees</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination for applicants with special needs</w:t>
@@ -711,75 +730,78 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cases are divided into different tracks. For example, cases which are determined at the beginning that a decision cannot be taken within 6 months are handled in a specific track. The categorisation is to adjust the handling of cases according to special needs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to information</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information on the asylum procedure and other relevant topics (such as the Dublin procedure, accommodation and detention) is available in various languages and accessible through the SMA's </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">web portal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (dedicated material for </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">children</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, both unaccompanied and in families, explaining the asylum procedure is also available in seven different languages). Information is occasionally in printed form or in booklets at reception centres. Special efforts have been made to take into account the information needs of illiterate persons by using </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">audio-visual</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> methods.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On the SMA webpage, Protection and asylum in Sweden - Migrationsverket can be accessed by applicants with vision impairments through the function where text is converted to sound. Under the main red textbox, Protection and asylum in Sweden, there is a button with the image of a speaker and the word Listen; when clicked, the text on the page will be read aloud.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Personal interview</w:t>
       </w:r>
     </w:p>
@@ -848,63 +870,65 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is a specific procedure for unaccompanied minors. Either the guardian or public counsel lodges the application on the minor's behalf. Normally, the unaccompanied minor must be present when the application is being lodged by the legal representative. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information provision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information on the asylum procedure and other relevant topics (such as the Dublin procedure, accommodation and detention) is available in various languages and accessible through the SMA's </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">web portal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (dedicated material for </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">children</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, both unaccompanied and in families, explaining the asylum procedure is also available in seven different languages). Information is occasionally in printed form or in booklets at reception centres.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Best interests of the child in the Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is no specific procedure to assess the best interests of the child in the Dublin procedure. The best interests of the child are taken into account during the entire procedure and explicitly assessed in the transfer decision.</w:t>
       </w:r>
     </w:p>
@@ -1058,178 +1082,211 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Applicants with special needs - Sweden</w:t>
+      <w:t xml:space="preserve">Document generated on 14-10-2026</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Applicants with  special needs - Sweden</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
@@ -1331,51 +1388,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/utlanningslag-2005716_sfs-2005-716" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/utlanningsforordning-200697_sfs-2006-97" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/lag-2005429-om-god-man-for-ensamkommande-barn_sfs-2005-429" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/lag-1994137-om-mottagande-av-asylsokande-mfl_sfs-1994-137" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/English/Contact-us/Visit-us.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://informationsverige.se/sv/jag-ar-asylsokande/skola-under-asyltiden/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/om-det-svenska-samhallet/for-dig-som-ar-barn/for-dig-som-har-ansokt-om-asyl.html#svid10_2cd2e409193b84c506a27aa3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/en/you-want-to-apply/asylum/asylum-seeking-children.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/English/Private-individuals/Protection-and-asylum-in-Sweden/Children-seeking-asylum.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/en/about-swedish-society/for-children/information-for-children-who-have-applied-for-asylum.html#films-for-younger-children" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>