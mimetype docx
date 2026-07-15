--- v0 (2026-05-31)
+++ v1 (2026-07-15)
@@ -910,51 +910,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Applicants with special needs - Slovakia</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -1058,51 +1058,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="95745CB2"/>
+    <w:nsid w:val="BF5B7299"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>