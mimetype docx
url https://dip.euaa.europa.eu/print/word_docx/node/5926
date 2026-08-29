--- v1 (2026-07-15)
+++ v2 (2026-08-29)
@@ -7,191 +7,721 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Slovakia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Applicants with special needs - Slovakia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5891" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5892" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5893" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5894" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5895" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Training initiatives</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5896" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Special needs in reception</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5897" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Identification of special needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5898" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Referral of applicants with special needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5899" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception and care of applicants with special needs and vulnerabilities</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5900" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception facilities and other housing arrangements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5901" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Detention of vulnerable persons and applicants with special reception needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5904" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception of unaccompanied minors</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5905" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception facilities and other housing arrangements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5906" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Age assessments</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5908" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to education</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5909" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to healthcare</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5910" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Transition to adulthood</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5911" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Detention of unaccompanied minors</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5914" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Special procedural guarantees</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5915" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">First instance determination for applicants with special needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5916" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to information</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5917" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Personal interview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5918" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal assistance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5919" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Guarantees for unaccompanied minors</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5920" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Making, registering and lodging an asylum application</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5921" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Information provision</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5922" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Best interests of the child in the Dublin procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5923" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Personal interview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5924" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal representation during the asylum procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5925" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal assistance and counselling</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs - Slovakia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slovakia is bound by the recast Asylum Procedures Directive has transposed its provisions through </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act No 480/2002 of 20 June 2002 on Asylum and on changes and amendments of some other acts | ZÁKON z 20. júna 2002 o azyle a o zmene a doplnení niektorých zákonov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slovakia is bound by the recast Reception Conditions Directive has transposed its provisions through </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act No 480/2002 of 20 June 2002 on Asylum and on changes and amendments of some other acts | ZÁKON z 20. júna 2002 o azyle a o zmene a doplnení niektorých zákonov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">20 June 2002: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act No 480/2002 of 20 June 2002 on Asylum and on changes and amendments of some other acts | ZÁKON z 20. júna 2002 o azyle a o zmene a doplnení niektorých zákonov</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">25 May 2005: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act No. 305/2005 on Social and Legal Protection of Children and Social Guardianship | Zákon z 25. mája 2005 o sociálnoprávnej ochrane detí a o sociálnej kuratele a o zmene a doplnení niektorých zákonov</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Police</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Social protection and social welfare authority</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Labour, Social Affairs and Family</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Training initiatives</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information currently not available.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -632,54 +1162,55 @@
         <w:t xml:space="preserve">Personal interviews take place in person at the offices of the Migration Office, exceptionally at other locations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An applicant may be represented by a lawyer of their choice in the asylum procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Centre for Legal Aid</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provides free legal assistance in asylum matters, proceedings on administrative expulsion, proceedings on the detention of a third-country national and proceedings on the detention of an asylum seeker.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Under an AMIF-funded project, the NGO Slovak Humanitarian Council provides free legal counselling and assistance to asylum seekers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Guarantees for unaccompanied minors</w:t>
       </w:r>
     </w:p>
@@ -798,66 +1329,67 @@
         <w:t xml:space="preserve">The guardian informs the competent police unit about an unaccompanied minor’s intention to lodge an application in advance, in order to ensure an interpreter. On the specified date, the minor and their guardian appear at the competent foreign police unit (in the district where the children's home is located) to lodge the application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The interview with an unaccompanied minor can only be conducted in the presence of their legal guardian. The guardian takes urgent actions in the interest of an unaccompanied minor until a custodian is appointed. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance and counselling</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Guardians can authorise lawyers from the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Centre for Legal Aid</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> or non-governmental organisations or advocates to represent an unaccompanied minor in the asylum procedure.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -910,199 +1442,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Applicants with special needs - Slovakia</w:t>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Applicants with  special needs - Slovakia</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BF5B7299"/>
+    <w:nsid w:val="3542378B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1205,52 +1770,203 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="9979BEA4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -1331,55 +2047,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slov-lex.sk/pravne-predpisy/SK/ZZ/2002/480/20230527" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slov-lex.sk/static/pdf/2005/305/ZZ_2005_305_20160701.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centrumpravnejpomoci.sk/en/page/4-about-us-1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wwwold.justice.sk/a/wfn.aspx?pg=h40&amp;htm=h4/cla_bi.htm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5891" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5892" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5893" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5894" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5895" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5896" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5897" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5898" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5899" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5900" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5901" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5904" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5905" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5906" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5908" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5909" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5910" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5911" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5914" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5915" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5916" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5917" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5918" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5919" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5920" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5921" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5922" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5923" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5924" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5925" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slov-lex.sk/pravne-predpisy/SK/ZZ/2002/480/20230527" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slov-lex.sk/static/pdf/2005/305/ZZ_2005_305_20160701.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centrumpravnejpomoci.sk/en/page/4-about-us-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wwwold.justice.sk/a/wfn.aspx?pg=h40&amp;htm=h4/cla_bi.htm" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>