--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -42,189 +42,195 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Romania is bound by the recast Asylum Procedures Directive and has transposed its provisions through the Law No 122 of 4 May 2006 concerning asylum in Romania (</w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Lege nr. 122 din 4 mai 2006 privind azilul în România</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, (18 May 2006)) and further amendments.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Romania is bound by the recast Reception Conditions Directive and has transposed its provisions through the Law No 122 of 4 May 2006 concerning asylum in Romania (</w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Lege nr. 122 din 4 mai 2006 privind azilul în România</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, (18 May 2006)) and further amendments.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Law No 122 of 4 May 2006 concerning asylum in Romania (</w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Lege nr. 122 din 4 mai 2006 privind azilul în România</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, (18 May 2006)) and further amendments.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority: General Inspectorate for Immigration – Directorate for Asylum and Integration (IGI-DAI) (</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Inspectoratul General pentru Imigrări – Direcția Azil și Integrare (IGI-DAI)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Other authorities: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Directorate General for Social Assistance and Child Protection (DGASPC) (Direcția Generală de Asistență Socială și Protecția Copilului)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">National Authority for Persons with Disabilities</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The National Authority against Trafficking in Persons (</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Autoritatea Națională Împotriva Traficului de Persoane</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Training initiatives</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The General Inspectorate for Immigration provides specific training for asylum staff, through on-the-job training and training programmes within the training institutions of the Ministry of Internal Affairs, including training on processing of applications for international protection of vulnerable persons, mechanisms to identify and assist vulnerable persons (Article 12^1 of Law No 122/2006). Relevant training resources also include those developed by the EUAA.</w:t>
       </w:r>
     </w:p>
@@ -298,51 +304,52 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If vulnerable persons with special needs are identified, the specialised staff of the General Inspectorate for Immigration makes evaluations for the purpose of identifying special needs and orders adequate measures to guarantee their rights during the asylum procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In the administrative phase of the asylum procedure, documents drawn up before the acknowledgement of the applicant's special needs will be repeated and/or completed only if it is necessary for the examination of the application (Article 5^1(5) Law No 122/2006 on asylum).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">New standard operating procedures were developed in Romania on the identification, needs assessment, assistance and referral of vulnerable persons (see </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EUAA, Asylum Report 2022</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, June 2022). The General Inspectorate for Immigration is in the process of reviewing, together with EUAA experts within the Operational Plan, the National Mechanism under the EU Pact on Migration and Asylum.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception and care of applicants with special needs and vulnerabilities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The category of vulnerable persons includes minors, unaccompanied minors, persons with disabilities, elderly persons, pregnant women, single parents accompanied by their minor children, victims of human trafficking, persons suffering from serious illnesses, persons with mental illnesses and persons who have been subjected to torture, rape or other serious forms of psychological, physical or sexual violence, or who are in other special situations (Article 5^1(2) Law No 122/2006 on asylum).</w:t>
       </w:r>
     </w:p>
@@ -769,51 +776,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When it is possible to carry out an interview to determine protection, the custodian will inform the asylum applicant regarding the purpose and the possible consequences of the personal interview and takes necessary steps to prepare the applicant for the interview (Article 42(5)). The interviewing of an asylum applicant lacking judgment is carried out in the presence of the guardian or, as applicable, his/her custodian (Article 42(6).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The project </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">PROMISE</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, implemented by Terre des Hommes Romania, aimed at increasing the protection system for children, especially for unaccompanied minors. In this context, the project had as primary activity to create a network of lawyers and counsellors specialised on minors’ rights and to train them especially with regard to unaccompanied minors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Guarantees for unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The relevant legal provisions on special procedural guarantees for unaccompanied minors in the asylum procedure are the following:</w:t>
       </w:r>
     </w:p>
@@ -1241,199 +1249,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Applicants with special needs - Romania</w:t>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Applicants with  special needs - Romania</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="266166A3"/>
+    <w:nsid w:val="1DEB61C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1537,51 +1578,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="73C3347C"/>
+    <w:nsid w:val="95D367C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1685,51 +1726,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="9E082226"/>
+    <w:nsid w:val="09D06A49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1833,51 +1874,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="31FEC559"/>
+    <w:nsid w:val="8D7E4983"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1981,51 +2022,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="AEEA2C2A"/>
+    <w:nsid w:val="2ECA009A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2129,51 +2170,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="81583A62"/>
+    <w:nsid w:val="E6CFE621"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2421,51 +2462,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://legislatie.just.ro/Public/DetaliiDocument/71808" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://igi.mai.gov.ro/en/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anpd.gov.ro/web/contact/anpd/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anitp.mai.gov.ro/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euaa.europa.eu/asylum-report-2022/51-comprehensive-approaches-identify-and-support-children-and-applicants-special-needs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.baroul-bucuresti.ro/stire/informare-privind-accesul-la-proiectul-promise-protectia-minorilor-straini-neinsotiti-derulat-de-terre-des-hommes-romania-impreuna-cu-jrs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>