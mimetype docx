--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,88 +13,90 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Patvērums launches a new project to support the integration of Ukrainians zzzzzz</w:t>
+          <w:t xml:space="preserve">Patvērums launches a new project to support the integration of Ukrainians</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">With financial support from the Society Integration Fund and in cooperation with the Liepaja Museum, Patvērums launched the project “We are next to you!” to support the integration of Ukrainian nationals in Latvia. Implemented in Riga and Liepaja, the project offers cultural orientation courses, excursions, children’s classes in partnership with the animation studio Atom Art, cultural events, a job-seeking support event in Riga, e-government consultations and support groups for Ukrainian women.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Shelter "Safe House" | Patvērums "Drošā Māja" (10 August, 2025), Uzsākts projekts “Mēs esam blakus!” [The project "We are next door!" has been launched!],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.patverums-dm.lv/lv/uzsakts-projekts-%E2%80%9Cmes-esam-blakus%E2%80%9D/1881</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">10.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -223,187 +225,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B26ACBF8"/>
+    <w:nsid w:val="66AE7D23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -636,51 +671,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/patverums-launches-new-project-support-integration-ukrainians" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.patverums-dm.lv/lv/uzsakts-projekts-%E2%80%9Cmes-esam-blakus%E2%80%9D/1881" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>