--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">PIC and 5 CSOs publish a fact sheet on how different national systems address transition of UAMs to adulthood zzzzzz</w:t>
+          <w:t xml:space="preserve">PIC and 5 CSOs publish a fact sheet on how different national systems address transition of UAMs to adulthood</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Legal Centre for the Protection of Human Rights and the Environment (PIC), together with partners from five European civil society organisations (the Italian Council for Refugees (CIR Refugiati), Alliance des Advocats pour les Droits de l'Homme (AADH), European Lawyers in Lesvos (ELIL) and Kids in Need of Defense (KIND)) published a fact sheet, which depicts how different national systems address the transition of unaccompanied children to adulthood. The report includes information on the transition to adulthood of unaccompanied asylum-seeking children and those who already obtained international protection status.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For Slovenia, the fact sheet reports that the legal framework does not envisage any prolonged or transitional guardianship after an unaccompanied minor applicant reaches adulthood. It is reported that the sudden withdrawal of support leaves many young adults unprepared to navigate the complex demands of independent living.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -81,51 +82,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal Centre for the Protection of Human Rights and Environment | PIC - Pravni Center Za Varstvo Človekovih Pravic in Okolja (12 August, 2025), Kaj se v šestih evropskih državah, tudi Sloveniji, zgodi, ko otroci brez spremstva dopolnijo 18 let? [What happens in six European countries, including Slovenia, when unaccompanied children reach the age of 18?],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pic.si/kaj-se-v-sestih-evropskih-drzavah-tudi-sloveniji-zgodi-ko-otroci-brez-spremstva-dopolnijo-18-let/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -254,187 +256,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F9DB1054"/>
+    <w:nsid w:val="6344676C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -538,51 +573,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="86BBA35C"/>
+    <w:nsid w:val="981D94EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -818,51 +853,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/slovenia/pic-and-5-csos-publish-fact-sheet-how-different-national-systems-address" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pic.si/kaj-se-v-sestih-evropskih-drzavah-tudi-sloveniji-zgodi-ko-otroci-brez-spremstva-dopolnijo-18-let/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>