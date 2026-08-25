--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -13,88 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">ANCI raises concerns over funding gaps and expansion of SAI for unaccompanied minors zzzzzz</w:t>
+          <w:t xml:space="preserve">ANCI raises concerns over funding gaps and expansion of SAI for unaccompanied minors</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The National Association of Italian Municipalities (ANCI) raised concerns over delays in the reimbursement of costs incurred by local municipalities for the care of unaccompanied minors, due to insufficient funds from the national emergency fund allocated for 2025. With only around 6,000 places in the SAI system and fewer than 1,500 in CAS dedicated to minors, out of over 16,000 MSNA currently in Italy, ANCI urged the government to reimburse outstanding expenses and significantly expand the capacity of the SAI (Reception and Integration System).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception and Integration System | Sistema Accoglienza e Integrazione (12 August, 2025), Minori stranieri, Anci: “Ritardi nella copertura delle spese ai Comuni, va potenziato il SAI” [Unaccompanied Foreign Minors, ANCI: "Delays in Reimbursing Municipal Expenses, the SAI System Must Be Strengthened"],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.retesai.it/minori-stranieri-anci-ritardi-nella-copertura-delle-spese-ai-comuni-va-potenziato-il-sai/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -125,52 +139,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Accommodation, Applicants with special needs, Unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -223,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8DA5B897"/>
+    <w:nsid w:val="06745B13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -632,55 +679,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/anci-raises-concerns-over-funding-gaps-and-expansion-sai-unaccompanied-minors" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retesai.it/minori-stranieri-anci-ritardi-nella-copertura-delle-spese-ai-comuni-va-potenziato-il-sai/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/anci-raises-concerns-over-funding-gaps-and-expansion-sai-unaccompanied-minors" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retesai.it/minori-stranieri-anci-ritardi-nella-copertura-delle-spese-ai-comuni-va-potenziato-il-sai/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>