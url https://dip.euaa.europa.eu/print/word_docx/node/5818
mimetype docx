--- v1 (2026-07-16)
+++ v2 (2026-10-15)
@@ -7,350 +7,896 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Netherlands</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Applicants with special needs - Netherlands</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5783" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5784" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5785" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5786" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5787" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Training initiatives</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5788" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Special needs in reception</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5789" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Identification of special needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5790" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Referral of applicants with special needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5791" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception and care of applicants with special needs and vulnerabilities</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5792" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception facilities and other housing arrangements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5793" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Detention of vulnerable persons and applicants with special reception needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5796" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception of unaccompanied minors</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5797" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception facilities and other housing arrangements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5798" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Age assessments</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5800" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to education</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5801" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to healthcare</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5802" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Transition to adulthood</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5803" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Detention of unaccompanied minors</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5806" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Special procedural guarantees</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5807" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">First instance determination for applicants with special needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5808" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to information</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5809" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Personal interview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5810" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal assistance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5811" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Guarantees for unaccompanied minors</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5812" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Making, registering and lodging an asylum application</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5813" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Information provision</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5814" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Best interests of the child in the Dublin procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5815" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Personal interview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5816" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal representation during the asylum procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5817" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal assistance and counselling</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs - Netherlands</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 2/09/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Netherlands is bound by the recast Asylum Procedures Directive and by the recast Reception Conditions Directive and has transposed their provisions through the Aliens Law 2000, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Vreemdelingenwet 2000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Vw 23 November 2000</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">23/11/2000: Aliens Law 2000, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Vreemdelingenwet 2000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Vw 2000 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">23 November 2000: Aliens Decree 2000 | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Vreemdelingenbesluit 2000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Vb 2000</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2 March 2001: Aliens Circular 2000 (A) | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Vreemdelingencirculaire 2000 (A)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Vc, 2000</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2 March 2001: Aliens Circular 2000 (B) | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Vreemdelingencirculaire 2000 (B)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Vc, 2000</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2 March 2001: Aliens Circular 2000 (C) | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId41" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Vreemdelingencirculaire 2000 (C)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Vc, 2000</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">14 January 1993: Regulation on the border accommodation regime | Reglement regime grenslogies, BWBR0005848.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">19/05/1994: Law on the Central Agency for the Reception of Asylum Seekers, COA Law, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Wet Centraal Orgaan opvang asielzoekers, Wet COA </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">26/01/2005: Regulation on benefits in kind for asylum seekers and other categories of foreigners 2005, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId43" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Regeling verstrekkingen asielzoekers en andere categorieën vreemdelingen 2005, Rva 2005, BWBR0017959</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">10/09/2015: Decision allowing COA to exclude certain categories of asylum seekers from benefits in kind Rva 2005, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId44" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Besluit verlening bevoegdheid aan COA tot uitsluiting bepaalde categorieën asielzoekers van verstrekkingen Rva 2005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">04/06/2014: Housing Act 2014, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId45" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Huisvestingswet 2014 </w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Central Agency for the Reception of Asylum Seekers (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId46" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Centraal Orgaan opvang asielzoekers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, COA) is an independent administrative body that falls under the responsibility of the Ministry for Asylum and Migration. It is the authority responsible for the reception of asylum seekers and is legally obliged to provide adequate support for applicants with special reception needs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In collaboration with COA, the Nidos Foundation is also responsible for arranging accommodation for unaccompanied minors and for appointing legal guardians to assist them duration of the asylum procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Immigration and Naturalisation Service (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId47" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Immigratie- en Naturalisatiedienst</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, IND) is the national authority responsible for examining/processing requests for international protection in the regular asylum procedure and in special procedures. It falls under the Ministry for Asylum and Migration. The IND is obliged to assess the need for special procedural guarantees throughout the duration of the procedure and provide appropriate guarantees as deemed necessary.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During the rest and preparation period, MedtAdvies performs a medical examination of applicants and provides medical advice to IND on the applicant’s ability to attend the personal interview, and on any physical and psychological conditions that may require special procedural guarantees before the interview, during it, and when assessing the application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Training initiatives</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">All employees who interview and take decisions receive the necessary training to identify special needs, define special procedural guarantees and treat cases of vulnerable applicants. Their tasks are comparable to those of specially commissioned case officers. They are required to follow the EUAA course on interviewing vulnerable persons and other training courses can be taken. As a result, all employees can handle applications from vulnerable groups. In addition, coordinators act as contact points for difficult cases and provide extra training, for example medical coordinators, LGBTI coordinators and coordinators for human trafficking. Their role is detailed in specific IND work instructions: WI 2021/5 Rol contactpersonen mensenhandel en gendergerelateerde zaken regulier [</w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId48" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">WI 2021/5 Role of contact persons on human trafficking and gender-related regular cases</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Article 9 (11) of the ‘Regulation on benefits in kind for asylum seekers and other categories of foreign nationals 2005’, the staff working for COA in the reception facilities must have appropriate training, including specialised training for working with unaccompanied minors. COA has also trained hundreds of employees on how to better address LGBTI applicants’ needs. Furthermore, there is a COA LGBTI contact person in every reception centre who is responsible for coordinating the organisation of activities and information provision for LGBTI applicants.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Special needs in reception</w:t>
       </w:r>
     </w:p>
@@ -379,54 +925,55 @@
         <w:t xml:space="preserve">Referral of applicants with special needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is no specific mechanism in place for the systematic identification of vulnerable applicants. Article 18a(2) of the Regulation on benefits for asylum seekers and other categories of foreigners 2005 obliges COA to assess whether the applicant is vulnerable, but provides no further indication about the process.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception and care of applicants with special needs and vulnerabilities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 18a of the Regulation on benefits in kind for asylum seekers and other categories of foreign nationals 2005 refers to vulnerable persons as referred to in Article 21 of the Receptions Directive. No specific list of the categories of vulnerabilities of persons with special reception needs is included in the legislation, outside of the reference to the Receptions Directive. However, a non-exhaustive list of categories of persons considered vulnerable is provided as an appendix to the IND work instruction </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId49" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">WI 2021/19 Special Procedural Guarantees</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 18b refers to specific guarantees which must be ensured by the COA for certain categories of applicants, including that minor children must be housed with their parents, their unmarried siblings or with the adult who is recognised by law or practice of the Netherlands as being responsible for them, provided that it is in their best interest. Furthermore, it stipulates that dependent adult asylum seekers with special reception needs must be placed with close adult relatives who are already residing in the Netherlands and are responsible for them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 18c provides that the COA must ensure access to rehabilitation services and qualified guidance for minors who have been victims of any form of maltreatment, neglect, torture, or cruel, inhuman or degrading treatment, or who are victims of armed conflict. Article 18c also obliges COA to provide access to appropriate medical and psychological treatment and care for victims of torture, rape or other serious form of violence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -697,164 +1244,167 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This is an UAM reception facility where a specific target group can be temporarily accommodated and where significant attention is paid to their development and behavior. The aim is to make them more resilient during their stay in (UAM) shelter and perhaps also provide them with valuable support for their lives afterward.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The goal of IBA is to organize small-scale reception facilities (approximately 10-12 places) with intensive support for unaccompanied minors (UAMs) with specific support or guidance needs. With intensive support, COA aims to prevent unaccompanied minors (UAMs) who exhibit worrying and disruptive behavior from further deteriorating. Intensive support promotes the healthy development of the unaccompanied minors themselves.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The target group consists of unaccompanied minors aged 13 to 17, who are being cared for by the COA where:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">there is worrying and possibly inappropriate behavior at their current location,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">it is estimated that there is a specific need for support or guidance,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">it is expected that positive behavioral change will be possible within three months.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The above is important to ensure that the IBA program is effective for the young person. It must be assessed in advance whether a young person is sufficiently receptive to support. AMVs who indicate that they are experiencing problems due to their own behavior and want to change this, but this is not possible in the setting where they are currently staying, are also eligible for the IBA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Age assessments</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Every unaccompanied minor who cannot prove his stated minority with evidence will be examined upon entry. An inspection also takes place if submitted identity documents have not yet been examined for authenticity. Age assessments are conducted by three officers - from the IND, KMar or AVIM. In the case that a medical examination is needed, a referral from a doctor is required and two radiologists perform the examination. The detailed rules for implementing age assessments are laid down in a specific IND work instruction: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId50" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">WI 2023/6 Leeftijdsbepaling [WI 2023/6 Age Assessment]</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. The decision of an age assessment may be appealed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to education</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Children have the right to access the national education system soon after their arrival. The time limit to enrol applicant children is 3 months. Children in compulsory school age (5-15 years, between 16-18 there is a qualification obligation) are registered in school typically 6 weeks after arrival. Children at compulsory school age start in preparatory classes, which are typically organised separately within the mainstream school infrastructure. Nidos and COA mentors are responsible to ensure that unaccompanied minors attend school.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to healthcare</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Unaccompanied minors are directly entitled to healthcare by the Asylum Seekers’ Medical Care Regulation (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId51" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Regeling Medische zorg Asielzoekers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, RMA). This includes all basic health care treatments, such as consultation with a general practitioner or psychologist, hospitalisation, basic dental care, physiotherapy. The treatments covered are listed in detail </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId52" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> in Dutch. COA and Nidos ensure that unaccompanied minors are provided with access to healthcare. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Transition to adulthood</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Currently, when unaccompanied minors are registered and identified with an age of 17 years and 9 months or older, they are immediately transferred to regular reception facilities.</w:t>
       </w:r>
     </w:p>
@@ -891,75 +1441,75 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention of unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The potential detention of an applicant for international protection is assessed in an individualised manner in the framework of a formal procedure, where the applicant’s specific needs and vulnerabilities need to be weighed against the authority’s interests. The Aliens Act, Article 59c underlines that territorial detention can only be applied as a last resort, when no other, less coercive measures are available. The Aliens Circular, Article A5/2.4 specifically mentions unaccompanied minors and families with minor children.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Based on Article A5/2.4 of the Aliens Circular, territorial detention of an unaccompanied minor is only possible for a very short period when there are very weighty reasons:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The unaccompanied minor convicted a crime or is suspected of having committed a crime;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A removal is foreseen within 28 days;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">They have already absconded or did not comply with the duty to report.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As regards border detention, in accordance with Article 3.109b (9) of the Aliens Decree 2000, unaccompanied minors are exempted from the border procedure and thus not detained at the border.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On the basis of the Aliens Circular A, A5/5, If an unaccompanied minor above the age of 16 causes nuisance at a reception location, a measure restricting freedom of movement on the basis of article 56 of the Aliens Act 2000 (on the basis public order or national security interests) may be imposed by ordering the minor to be transferred to an enforcement and supervision location (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
@@ -1014,66 +1564,68 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 3.115 of the Aliens Decree provides for the possibility of extending the regular asylum procedure in the case that the applicant requires special procedural guarantees or if more time is needed to complete the procedure based on the medical examination.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Based on the medical advice provided following the medical examination, the IND must determine what appropriate support may be necessary. This may include that a personal interview cannot be held, the postponement of the start of the regular asylum procedure, that special arrangement are made during the personal interview , that the IND decided before the start of the regular asylum procedure to extend it, or a combination of the above.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Furthermore, the IND can initiate a forensic medical investigate in accordance with Article C1/4.6 of the Aliens Circular (C) in order to provide further evidence of past persecution or serious harm, that may influence the IND’s decision on granting asylum. The IND may ask a third party to conduct the examination. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The IND has issued working instructions which provide guidance on how the IND identifies vulnerabilities and provides procedural support: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId49" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">WI 2021/19 Special Procedural Guarantees</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (includes an appendix with a non-exhaustive list of categories of vulnerable applicants) and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId53" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">WI 2024/9 Medical Problems and hearings and decisions in the asylum procedure.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to information</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As is the case for all applicants, applicants with special needs receive information about the asylum procedure typically from the IND when registering their applications. Information is shared through a combination of written materials, oral explanations, and digital resources. The IND primarily provides oral explanations during interviews, and the Dutch Council for Refugees offers additional guidance. The IND and Dutch Council for Refugees also maintain websites that provide accessible information about the registration and asylum processes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -1085,171 +1637,171 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Personal interview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In the case where the medical advice specifies limitations that could impact the personal interview, the IND assesses whether it is possible for the interview to be held in a careful manner. If an interview is held, the IND case worker must indicate in the file which additional support is necessary, and contact can be made with the applicant’s representative to see how best to support the applicant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The work instructions provide the following examples of measures that can be taken in relation to the personal interview:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The possibility of postponing the interview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The possibility of having a confidant of family present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The possibility of the authorised representative being present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dividing the interview over several days</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Holding the interview at a location other than and IND location</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Timing and planning the interview taking into account any interference from possible medications (example sleeping pills)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Taking regular breaks</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowing the applicant to stand up/walk around during the interview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Providing regular feedback on what has been explained</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Varying the degree of probing on specific topics of the story</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Taking into account reduced ability to provide coherent and consistent explanations (example by asking further questions, clarifying questions or rephrasing questions)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This list is non-exhausted and a customised approach to tailoring solutions is emphasised.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">At the end of the interview, the interview report must demonstrate which procedural guarantees have been applied and how the applicant’s special needs have been taken into account and any attempts to provide individualised solutions. In the case that it emerges during the hearing that the applicant has serious psychological problems which are limiting their ability to fully explain their asylum story, the caseworker may decide to discontinue the interview if it would not be possible to provide the necessary support at that time.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -1348,171 +1900,175 @@
         <w:t xml:space="preserve">During the asylum procedure, including the Dubin procedure, brochures adapted specifically for unaccompanied minors are provided by the IND. Additionally, unaccompanied minors receive information on the asylum procedure through their legal guardian (Nidos), as well as the COA who provides individual support.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Best interests of the child in the Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are no specific procedures or additional factors considered to assess the best interests of the child for outgoing transfers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When an incoming request from another Member State is based on Article 8(2) of the Dublin III Regulation, the Child Protection Board | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId54" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Raad voor de Kinderbescherming</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> of the Dutch Ministry of Justice and Security investigates whether the relative can take care of the child and assesses the best interests of the child.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Personal interview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Unaccompanied children go through an interview when they are older than 6 years. The presence of an unaccompanied child is not required during the interview, when their age would not allow for communication - this is presumed to be under the age of 6 years. A legal guardian of an unaccompanied minor may be present but the representative is only allowed to observe (silent presence). Unaccompanied minors over the ages of 12 are joined by their guardian or VWN. Minors under the age of 12 are interviewed by a specially-trained IND employee in a child-friendly room. Video recording is available only for unaccompanied minors under the age of 12 years. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal representation during the asylum procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The law provides for a guardianship to be arranged for any unaccompanied minor coming to the Netherlands. The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId55" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Nidos Foundation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  is the organisation responsible for organising this guardianship. Present during the registration/lodging phase, it officially applies for guardianship before a court for each unaccompanied child and appoints one of its staff members to act individually on behalf of Nidos once the court has assigned the guardianship to it. The minor has to give his/her own consent to it. Before the court appointment, Nidos staff acts as an advocate for the child. According to the  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId56" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Jaarverantwoording Nidos 2022 [Annual Report Nidos 2022]</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> the average time between the Nidos intake interview in Ter Apel and the court decision was 24 days in 2022, up from 18 days in 2021. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance and counselling</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Legal Aid Board | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId57" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Raad voor Rechtsbijstand</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is responsible for providing legal to unaccompanied minors. In the case of unaccompanied minors, the legal adviser can be appointed as a legal guardian in addition to providing legal assistance and representation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId28"/>
-      <w:footerReference w:type="default" r:id="rId29"/>
+      <w:headerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId59"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1565,199 +2121,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Applicants with special needs - Netherlands</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Applicants with  special needs - Netherlands</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="969BA2C4"/>
+    <w:nsid w:val="F677BF03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1861,51 +2450,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="16546CEC"/>
+    <w:nsid w:val="9999579B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="135AD19D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2008,52 +2745,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="F2992C6C"/>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="C4B43BE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2164,50 +2901,53 @@
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -2288,55 +3028,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0011823&amp;z=2021-07-01&amp;g=2021-07-01" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0011825&amp;z=2021-07-01&amp;g=2021-07-01" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0012287&amp;z=2021-07-01&amp;g=2021-07-01" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0012289/2024-01-01" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0012288&amp;z=2021-08-10&amp;g=2021-08-10" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0006685&amp;z=2020-01-01&amp;g=2020-01-01" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0017959&amp;z=2021-01-01&amp;g=2021-01-01" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0037006&amp;z=2015-09-16&amp;g=2015-09-16" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0035303&amp;z=2021-07-01&amp;g=2021-07-01" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coa.nl/nl/organisatie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ind.nl/en" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puc.overheid.nl/ind/doc/PUC_1268928_1/1/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puc.overheid.nl/ind/doc/PUC_1272545_1/1/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puc.overheid.nl/ind/doc/PUC_1307327_1/1/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rmasielzoekers.nl/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rmasielzoekers.nl/Portals/8/docs/20190710_RMA%202019.pdf?ver=2019-07-11-115506-143" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puc.overheid.nl/ind/doc/PUC_1343602_1/1/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kinderbescherming.nl/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nidos.nl/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nidos.nl/publicaties/jaarbericht-en-jaarverantwoording-2022" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rvr.org/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5783" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5784" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5785" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5786" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5787" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5788" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5789" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5790" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5791" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5792" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5793" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5796" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5797" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5798" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5800" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5801" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5802" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5803" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5806" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5807" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5808" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5809" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5810" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5811" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5812" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5813" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5814" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5815" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5816" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5817" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0011823&amp;z=2021-07-01&amp;g=2021-07-01" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0011825&amp;z=2021-07-01&amp;g=2021-07-01" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0012287&amp;z=2021-07-01&amp;g=2021-07-01" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0012289/2024-01-01" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0012288&amp;z=2021-08-10&amp;g=2021-08-10" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0006685&amp;z=2020-01-01&amp;g=2020-01-01" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0017959&amp;z=2021-01-01&amp;g=2021-01-01" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0037006&amp;z=2015-09-16&amp;g=2015-09-16" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0035303&amp;z=2021-07-01&amp;g=2021-07-01" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coa.nl/nl/organisatie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ind.nl/en" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puc.overheid.nl/ind/doc/PUC_1268928_1/1/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puc.overheid.nl/ind/doc/PUC_1272545_1/1/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puc.overheid.nl/ind/doc/PUC_1307327_1/1/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rmasielzoekers.nl/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rmasielzoekers.nl/Portals/8/docs/20190710_RMA%202019.pdf?ver=2019-07-11-115506-143" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puc.overheid.nl/ind/doc/PUC_1343602_1/1/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kinderbescherming.nl/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nidos.nl/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nidos.nl/publicaties/jaarbericht-en-jaarverantwoording-2022" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rvr.org/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>