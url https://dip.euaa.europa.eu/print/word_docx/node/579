--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,88 +13,90 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Border Violence Monitoring Network publishes its monthly report for June 2025 with updates on Croatia zzzzzz</w:t>
+          <w:t xml:space="preserve">Border Violence Monitoring Network publishes its monthly report for June 2025 with updates on Croatia</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 14 August 2025, the BVMN published its June 2025 monthly report, documenting ongoing human rights violations by Croatian authorities during pushbacks at the Bosnian-Croatian border. The BVMN reported widespread patterns of physical abuse, intimidation, theft and destruction of personal belongings conducted by the Croatian authorities. The BVMN member organisation Collective Aid recorded testimonies of migrants experiencing multiple pushbacks, describing the same routine of beatings, theft and expulsion, without any assessment of their asylum requests or protection needs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Border Violence Monitoring Network (14 August, 2025), [Balkan Regional Report – June 2025],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://borderviolence.eu/reports/balkan-regional-report-june-2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">14.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -223,187 +225,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="93A3368A"/>
+    <w:nsid w:val="25435F14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -636,51 +671,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/border-violence-monitoring-network-publishes-its-monthly-report-june-2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://borderviolence.eu/reports/balkan-regional-report-june-2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>