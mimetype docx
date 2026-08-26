--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -7,106 +7,122 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">FIS clarifies that Palestinians from Gaza do not automatically receive asylum</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Finnish Immigration Service published an information note to clarify that Palestinians from Gaza do not automatically receive asylum. It reiterated that claims must be assessed on a case-by-case basis, including exclusion grounds as provided by the amended legislation. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">While acknowledging a risk of misinterpretation of internal guidelines on Palestinian applicants and the general guidelines on assessing asylum claims, the Finnish Immigration Service clarified that such misinterpretations will be further clarified. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Finnish Immigration Service has already found that there is an extremely high level of arbitrary violence in Gaza in the autumn of 2024, based on updated country of origin information. Since October 2023, Finland has received only a few applications from Palestinians.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finnish Immigration Service | Maahanmuuttovirasto (14 August, 2025), Gazan palestiinalaiset eivät saa automaattisesti turvapaikkaa [Palestinians in Gaza do not automatically receive asylum],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migri.fi/-/gazan-palestiinalaiset-eivat-saa-automaattisesti-turvapaikkaa</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">14.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -137,52 +153,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination, Assessment of applications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -235,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="03CC4E1E"/>
+    <w:nsid w:val="4F48FB80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -644,55 +693,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/-/gazan-palestiinalaiset-eivat-saa-automaattisesti-turvapaikkaa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/fis-clarifies-palestinians-gaza-do-not-automatically-receive-asylum" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/-/gazan-palestiinalaiset-eivat-saa-automaattisesti-turvapaikkaa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>