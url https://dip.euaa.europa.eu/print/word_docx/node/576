--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">ECRE publishes AIDA Report on Slovenia: Update 2024 zzzzzz</w:t>
+          <w:t xml:space="preserve">ECRE publishes AIDA Report on Slovenia: Update 2024</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ECRE published an updated report on Slovenia, which provides a detailed overview of developments in legislation and practices in asylum procedures, reception conditions, detention of asylum applicants and content of international protection in 2024. The report includes an annex which provides an overview of temporary protection.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The main developments for 2024 include:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -114,54 +127,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">58 asylum applicants were detained in 2024. According to statistics compiled by the Administrative Court, 34 of the 58 people who were detained lodged a judicial review. In practice, asylum applicants face difficulties in accessing legal representation within the 3-day time limit to lodge a judicial review envisaged by the International Protection Act.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European Council on Refugees and Exiles (ECRE) (19 August, 2025), [AIDA Country Report on Slovenia – Update on 2024],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://asylumineurope.org/wp-content/uploads/2025/08/AIDA-SI_2024-Update.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">19.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -192,52 +206,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -290,187 +304,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E11512F1"/>
+    <w:nsid w:val="D7FF14EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -574,51 +621,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="CBDBC01D"/>
+    <w:nsid w:val="44838E9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -850,55 +897,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/slovenia/ecre-publishes-aida-report-slovenia-update-2024" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asylumineurope.org/wp-content/uploads/2025/08/AIDA-SI_2024-Update.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/slovenia/ecre-publishes-aida-report-slovenia-update-2024" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asylumineurope.org/wp-content/uploads/2025/08/AIDA-SI_2024-Update.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>