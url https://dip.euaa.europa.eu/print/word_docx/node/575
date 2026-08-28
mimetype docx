--- v0 (2026-07-08)
+++ v1 (2026-08-28)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">New Hotel and Accommodation Regulation (HAR+) enters into force zzzzzz</w:t>
+          <w:t xml:space="preserve">New Hotel and Accommodation Regulation (HAR+) enters into force</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 20 August 2025, the 'Regulation on stimulating the outflow of permit holders from asylum reception', referred to as the Hotel and Accommodation Regulation (HAR+), entered into force. The scheme is the successor to the HAR that expired on 1 January 2025. It includes the following main features:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The number of participants will be increased to a maximum of 10,000 per year.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
@@ -154,88 +167,90 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The scheme applies retroactively from 1 January 2025 to 1 January 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Status holders who move to the municipality within the HAR+ do not return to the COA shelter. This way they can also start their integration process earlier.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">announcement</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> by the COA provides additional information and guidance materials for the municipalities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Government Gazette of the Kingdom of the Netherlands | Staatscourant van het Koninkrijk der Nederlanden (20 August, 2025), Regeling van de Minister van Asiel en Migratie en de Minister voor Asiel en Migratie van 21 juli 2025, nr. 6273374, houdende regels om de uitstroom van vergunninghouders uit de asielopvang te stimuleren (Regeling stimuleren uitstroom vergunninghouders uit [Regulation of 21 July 2025, no. 6273374, laying down rules to prevent the outflow of permit holders from asylum reception (Regulation on the Stimulation of the Outflow of Permit Holders from the asylum reception 2025)],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://zoek.officielebekendmakingen.nl/stcrt-2025-28170.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">20.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -266,52 +281,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Accommodation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -364,187 +379,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 08-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="03708742"/>
+    <w:nsid w:val="A8639A25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -648,51 +696,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="8ADC2635"/>
+    <w:nsid w:val="1BE6EE3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -796,51 +844,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3D79EE0D"/>
+    <w:nsid w:val="50508397"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1075,55 +1123,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/netherlands/new-hotel-and-accommodation-regulation-har-enters-force" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coa.nl/nl/nieuws/nieuwe-regeling-voor-de-uitstroom-van-vergunninghouders-har" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/stcrt-2025-28170.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/netherlands/new-hotel-and-accommodation-regulation-har-enters-force" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coa.nl/nl/nieuws/nieuwe-regeling-voor-de-uitstroom-van-vergunninghouders-har" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/stcrt-2025-28170.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>