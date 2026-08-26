--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,88 +13,90 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Bulgaria to resettle up to 25 third-country nationals under AMIF project zzzzzz</w:t>
+          <w:t xml:space="preserve">Bulgaria to resettle up to 25 third-country nationals under AMIF project</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The State Agency for Refugees (SAR) is continuing work on the resettlement project launched in September 2024 under Bulgaria’s Asylum, Migration and Integration Fund (AMIF) 2021–2027. In line with European regulations and the national mechanism for implementing Bulgaria’s resettlement commitments, up to 25 third-country nationals are expected to be resettled in the country.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Agency for Refugees at the Council of Ministers | Държавната агенция за бежанците при Министерския съвет (26 August, 2025), Солидарност: Държавната агенция за бежанците продължава работа по проекта за презаселване на граждани от трети страни [Solidarity: The State Agency for Refugees Continues Work on the Resettlement Project for Third-Country Nationals],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://aref.government.bg/en/node/956</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">26.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -223,187 +225,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2C161F53"/>
+    <w:nsid w:val="B6BCF15D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -636,51 +671,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/bulgaria-resettle-25-third-country-nationals-under-amif-project" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/956" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>