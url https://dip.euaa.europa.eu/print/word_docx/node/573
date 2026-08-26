--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,99 +13,90 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">SAR and UNHCR hold meeting on refugee integration in Bulgaria zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">SAR and UNHCR hold meeting on refugee integration in Bulgaria</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Chair of the State Agency for Refugees (SAR), Ivan Ivanov, met with UNHCR Representative Seda Kuzucu to discuss refugee integration and inclusion in Bulgaria. Kuzucu welcomed the SAR's pilot project on alternative social services for refugee children and emphasized the importance of services beyond reception centers for social cohesion. The meeting also covered legislative reforms, digitalization, emergency preparedness, and UNHCR’s readiness to provide technical support and expertise.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Agency for Refugees at the Council of Ministers | Държавната агенция за бежанците при Министерския съвет (26 August, 2025), Интеграцията на бежанците обсъдиха председателят на държавната агенция Иван Иванов и представителят на Върховния комисариат за бежанците на ООН Седа Кузуджу [The integration of refugees discussed by the Chair of the State Agency for Refugees, Ivan Ivanov, and the UNHCR Representative, Seda Kuzucu],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://aref.government.bg/en/node/941</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">26.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -136,52 +127,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -234,187 +225,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="DED06CA8"/>
+    <w:nsid w:val="C1280CE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,55 +667,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/sar-and-unhcr-hold-meeting-refugee-integration-bulgaria" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/941" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/sar-and-unhcr-hold-meeting-refugee-integration-bulgaria" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/941" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>