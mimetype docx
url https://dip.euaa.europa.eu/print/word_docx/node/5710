--- v2 (2026-07-17)
+++ v3 (2026-10-14)
@@ -7,194 +7,735 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ireland</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Applicants with special needs - Ireland</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5675" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5676" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5677" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5678" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5679" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Training initiatives</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5680" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Special needs in reception</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5681" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Identification of special needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5682" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Referral of applicants with special needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5683" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception and care of applicants with special needs and vulnerabilities</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5684" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception facilities and other housing arrangements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5685" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Detention of vulnerable persons and applicants with special reception needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5688" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception of unaccompanied minors</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5689" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception facilities and other housing arrangements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5690" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Age assessments</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5692" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to education</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5693" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to healthcare</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5694" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Transition to adulthood</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5695" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Detention of unaccompanied minors</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5698" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Special procedural guarantees</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5699" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">First instance determination for applicants with special needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5700" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to information</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5701" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Personal interview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5702" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal assistance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5703" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Guarantees for unaccompanied minors</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5704" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Making, registering and lodging an asylum application</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5705" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Information provision</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5706" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Best interests of the child in the Dublin procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5707" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Personal interview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5708" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal representation during the asylum procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5709" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal assistance and counselling</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs - Ireland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 2/09/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ireland is bound by the recast Asylum Procedures Directive has transposed its provisions through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">International Protection Act 2015, No 66 of 2015</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ireland is bound by the recast Reception Conditions Directive has transposed its provisions through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">International Protection Act 2015, No 66 of 2015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">S.I. No 230/2018 European Communities (Reception Conditions) Regulations 2018</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId7" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">International Protection Act 2015, No 66 of 2015</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">S.I. no. 230/2018 European Communities (Reception Conditions) Regulations 2018</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId9" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">International Protection Office</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (IPO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId10" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Child and Family Agency</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (TUSLA)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId41" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">International Protection Accommodation Services</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (IPAS)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Training initiatives</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To effectively cater to the needs of unaccompanied minors, international protection officers and legal panel members of the Irish International Protection Office attend information sessions with UNHCR and staff receive the Children First Guidelines and additional specialised training on unaccompanied children.</w:t>
       </w:r>
     </w:p>
@@ -286,66 +827,68 @@
         <w:t xml:space="preserve">Most persons seeking international protection are entitled to a medical card and their treatment is provided in the same manner as Irish citizens. Waiting times for certain treatments and assessments apply, similar to all other persons seeking medical treatment in Ireland. Transport to medical appointments/medical services is provided for international protection applicants.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Referral of applicants with special needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IPO: There is no formal mechanism for the identification of vulnerable persons during the initial stages of the application, other than unaccompanied minors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In order to assess whether persons wishing to make an application for international protection are in need of special assistance for the purpose of making an application, a checklist is available to immigration officials, to be included in each file to ensure the correct procedures are followed. After a person indicates their intention to seek asylum, an assessment of vulnerabilities must take place within 30 working days. In accordance with Section 14 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">International Protection Act 2015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, a child under the age of 18, arriving at a port of entry or at the International Protection Office (IPO) and who is not in the custody of an adult, is referred to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Child and Family Agency</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (TUSLA).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Upon a referral to TUSLA, each unaccompanied minor is appointed a social worker as a legal guardian. All unaccompanied minors will see a social worker on the day of the referral for an initial assessment. A statutory care plan is developed and, if appropriate, an application for asylum will be made on behalf of the child. The assessment is multidisciplinary in nature and involves child protection social work, a medical examination and an educational assessment. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">After the assessment, children are placed in the most adequate facility depending on their needs. The most prevalent is with a foster family, but supported lodgings are also used. Foster placements and supported lodgings have been identified throughout the country, and there is a strong link between the dedicated social work team in Dublin and the local social work teams in order to ensure a seamless transition from intake units to local placements. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -497,63 +1040,63 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The International Protection Act 2015 includes a number of provisions on age assessments of unaccompanied minors, allowing the Minister or an international protection officer to arrange an examination to determine the age of applicants who appear to be under the age of 18.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to education</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Education is compulsory from age 6–16, so there is no legal obligation to send children to pre-school. The Education (Welfare) Act 2000 provides the entitlement of every child to a certain minimum education. A ‘’child’’ means a person resident in Ireland who has reached the age of 6 years and who:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">has not reached the age of 16 years; or</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">has not completed 3 years of post-primary education, whichever occurs later, but shall not include a person who has reached the age of 18 years.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In accordance with SI 230 of 218, European Communities (Reception Conditions) Regulations 2018, Right to Education 17. (1), “a recipient who is a minor shall have access to primary and post primary education in the like manner and to the like extent in all respects as a minor who is an Irish citizen”.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The ECCE programme is a free pre-school programme available to all children for 2 years before starting primary school. This runs from September to June for 3 hours per day, for 5 days a week. Children who are 2 years and 8 months old in September can start to access this programme. The scheme ends at 5 years and 6 months. Children in the international protection process are entitled to ECCE places. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -633,73 +1176,75 @@
         <w:t xml:space="preserve">First instance determination for applicants with special needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The IPO places a high priority on the appropriate treatment of applicants for international protection who are classed as vulnerable having regard to best international practices. The investigatory process, training and quality processes are supported comprehensively by UNHCR. Applicants who are deemed vulnerable are given special consideration of their claim and information provided during the assessment, depending on the nature of the vulnerability.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to information</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The International Protection Office (IPO) is responsible for information provision about the asylum procedure. It has developed </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId43" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">specific material for unaccompanied minors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and individuals with special needs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The International Protection Accommodation Service (IPAS) is responsible for information provision about the rights and services during reception. The material provided to applicants in reception includes </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId44" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">information on the vulnerability assessment and processes for separated children seeking asylum.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Personal interview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Training is provided to staff on how to sensitively interview vulnerable applicants. For example, the Dublin Rape Crisis Centre provides training to staff on how to interview victims of gender-based violence, SPIRASI offers training on how to interview victims of torture and there are a number of resources provided by the EUAA on how to interview other vulnerable categories of applicants, such as victims of human-trafficking, LGBTIQ+ applicants, etc.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -715,183 +1260,187 @@
         <w:t xml:space="preserve">There is a specialist unit in the Legal Aid Board in Smithfield which deals with minors and victims of human trafficking with staff specialised in these areas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The solicitor cannot be appointed as a legal guardian. Tusla has responsibility for matters related to the care of unaccompanied minors and should be consulted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Guarantees for unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In accordance with Section 14 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">International Protection Act 2015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, a child under the age of 18, arriving at a port of entry or at the International Protection Office (IPO) and who is not in the custody of an adult, is referred to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Child and Family Agency </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(TUSLA). TUSLA assists the minor throughout the procedure, including providing legal advice and accompanying the child to the interview.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Making, registering and lodging an asylum application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When an unaccompanied minor is identified by the IPO, the minor is referred to the Child and Family Agency (Tusla). Tusla appoints a representative to assist the minor in navigating all stages of the examination of their application, including registration and lodging (Section 15 International Protection Act).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information provision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is child-specific information available from the IPO when making an application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A</w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId45" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Booklet targeting specifically unaccompanied minors/separated children</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is available in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId46" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">nine languages</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Best interests of the child in the Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As required by the Dublin III Regulation, the IPO must consult the Irish Child and Family Agency (Tusla) for specific guarantees for children in the Dublin procedure. The consultation considers the best interests of the child, particularly with respect to:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the child’s well-being;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">social development;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">views of the child.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Personal interview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Any child under the age of 18 who arrives in Ireland without an adult guardian is supported by Tusla. Tusla determines whether it is in an unaccompanied minor's best interest to apply for international protection, and when it is recommended, the agency provides the unaccompanied minor with appropriate support. The IPO has specifically trained case officers who interview unaccompanied minors. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -918,52 +1467,52 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance and counselling</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are no provisions in the International Protection Act stating that a child must be appointed a lawyer, nor is there any legislative provision that a legal representative must be assigned within a certain period.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Upon referral to the Child and Family Agency (Tusla), each unaccompanied child is appointed a social worker. Tusla then becomes responsible for making an application for the child, where it appears to Tusla that an application should be made by or on behalf of the child on the basis of information, including legal advice, in accordance with Section 15(4) of the International Protection Act. In that case, Tusla arranges for the appointment of an appropriate person to make an application on behalf of the child. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId17"/>
-      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId48"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1016,199 +1565,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Applicants with special needs - Ireland</w:t>
+      <w:t xml:space="preserve">Document generated on 14-10-2026</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Applicants with  special needs - Ireland</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A4957781"/>
+    <w:nsid w:val="198B85C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1312,51 +1894,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="DFB5430B"/>
+    <w:nsid w:val="AB055AB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1459,55 +2041,206 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="481F2E03"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -1588,55 +2321,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revisedacts.lawreform.ie/eli/2015/act/66/revised/en/html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irishstatutebook.ie/eli/2018/si/230/made/en/print" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipo.gov.ie/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tusla.ie/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/international-protection-accommodation-services-ipas/campaigns/international-protection-accommodation-services-ipas/?referrer=/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipo.gov.ie/en/IPO/International%20Protectin%20Act%202015.pdf/Files/International%20Protectin%20Act%202015.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipo.gov.ie/en/IPO/Dublin_leaflet_UAM_EN%20-%202023.pdf/Files/Dublin_leaflet_UAM_EN%20-%202023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/international-protection-accommodation-services-ipas/publications/ipas-children/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipo.gov.ie/en/IPO/IPO%2003%20-%20Information%20Booklet%20for%20Unaccompanied%20Minors%20Separated%20Children%20Final%2025.05.2017.pdf/Files/IPO%2003%20-%20Information%20Booklet%20for%20Unaccompanied%20Minors%20Separated%20Children%20Final%2025.05.2017.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipo.gov.ie/en/IPO/Pages/IPO3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5675" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5676" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5677" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5678" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5679" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5680" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5681" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5682" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5683" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5684" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5685" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5688" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5689" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5690" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5692" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5693" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5694" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5695" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5698" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5699" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5700" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5701" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5702" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5703" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5704" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5705" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5706" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5707" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5708" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5709" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revisedacts.lawreform.ie/eli/2015/act/66/revised/en/html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irishstatutebook.ie/eli/2018/si/230/made/en/print" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipo.gov.ie/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tusla.ie/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/international-protection-accommodation-services-ipas/campaigns/international-protection-accommodation-services-ipas/?referrer=/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipo.gov.ie/en/IPO/International%20Protectin%20Act%202015.pdf/Files/International%20Protectin%20Act%202015.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipo.gov.ie/en/IPO/Dublin_leaflet_UAM_EN%20-%202023.pdf/Files/Dublin_leaflet_UAM_EN%20-%202023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/international-protection-accommodation-services-ipas/publications/ipas-children/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipo.gov.ie/en/IPO/IPO%2003%20-%20Information%20Booklet%20for%20Unaccompanied%20Minors%20Separated%20Children%20Final%2025.05.2017.pdf/Files/IPO%2003%20-%20Information%20Booklet%20for%20Unaccompanied%20Minors%20Separated%20Children%20Final%2025.05.2017.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipo.gov.ie/en/IPO/Pages/IPO3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>