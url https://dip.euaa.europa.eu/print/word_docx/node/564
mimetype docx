--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,95 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The SAR launches first coordinated model for community-based support of unaccompanied refugee children zzzzzz</w:t>
+          <w:t xml:space="preserve">The SAR launches first coordinated model for community-based support of unaccompanied refugee children</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The SAR has launched a pilot project, the first of its kind in both Bulgaria and the EU, aimed at providing alternative social services for unaccompanied refugee children. The initiative is being implemented in partnership with four municipalities (Burgas, Ivaylovgrad, Malko Tarnovo, and Tundzha) as well as the IOM and UNICEF Bulgaria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The project focuses on protecting and integrating this vulnerable group by developing effective, intersectoral care services. The plan includes setting up specialized social services in four locations, with two services each at two of them. These will offer quality, accessible support tailored to the needs of unaccompanied children.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Agency for Refugees at the Council of Ministers | Държавната агенция за бежанците при Министерския съвет (1 July, 2025), За първи път у нас: Държавната агенция за бежанците с пилотен европейски проект за деца бежанци [For the first time in Bulgaria: The State Agency for Refugees with a pilot European project for refugee children],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://aref.government.bg/en/node/926</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -132,52 +146,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection, Integration, Applicants with special needs, Unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9546EF5A"/>
+    <w:nsid w:val="E37873F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,55 +686,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/sar-launches-first-coordinated-model-community-based-support-unaccompanied" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/926" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/sar-launches-first-coordinated-model-community-based-support-unaccompanied" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/926" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>