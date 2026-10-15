--- v1 (2026-07-15)
+++ v2 (2026-10-15)
@@ -7,148 +7,684 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Hungary</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Applicants with special needs - Hungary</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5603" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5604" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5605" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5606" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5607" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Training initiatives</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5608" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Special needs in reception</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5609" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Identification of special needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5610" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Referral of applicants with special needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5611" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception and care of applicants with special needs and vulnerabilities</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5612" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception facilities and other housing arrangements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5613" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Detention of vulnerable persons and applicants with special reception needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5616" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception of unaccompanied minors</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5617" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception facilities and other housing arrangements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5618" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Age assessments</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5620" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to education</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5621" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to healthcare</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5622" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Transition to adulthood</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5623" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Detention of unaccompanied minors</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5626" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Special procedural guarantees</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5627" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">First instance determination for applicants with special needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5628" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to information</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5629" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Personal interview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5630" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal assistance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5631" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Guarantees for unaccompanied minors</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5632" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Making, registering and lodging an asylum application</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5633" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Information provision</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5634" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Best interests of the child in the Dublin procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5635" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Personal interview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5636" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal representation during the asylum procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5637" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal assistance and counselling</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs - Hungary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 16/09/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hungary is bound by the recast Asylum Procedures Directive and it has transposed its provisions through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law LXXX of 2007 on asylum, 2007. évi LXXX. törvény a menedékjogról</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hungary is bound by the recast Reception Conditions Directive and it has transposed its provisions through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law LXXX of 2007 on asylum, 2007. évi LXXX. törvény a menedékjogról</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Asylum Law, Articles, 2(k), 4(3), 29, 30(1)(a), 30(4), 31/F(2), 32/O(1), 71/A(7), 72(6),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Asylum Decree, Articles 3-4A, 32-34, 35(4),(6), 36(4), 36/B, 59. 60(4), 67, 81(2), 92(3), 97(4), 99/F</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National Directorate-General for Aliens Policing (NDGAP) |  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Országos Idegenrendészeti Főigazgatóság</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (OIF)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Training initiatives</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The law does not specifically foresee that case workers must be specifically trained for dealing with the cases of applicants with special needs. Asylum Law, Article 4(3) mentions among the basic principles that the measures in the law must be applied in consideration of the situation of applicants with special needs.</w:t>
       </w:r>
     </w:p>
@@ -263,104 +799,105 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Asylum Law, Article 29 notes that the authorities need to take into account applicants’ special needs, when granting material reception conditions. Asylum Decree, Articles 32-34 lay down some measure for applicants with special reception needs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Asylum Decree, Article 34 notes that applicants with special reception needs are entitled additional support services free of charge, if this is required due to the applicant’s health condition, rehabilitation, psychological and clinical specialist psychological care, and psychotherapy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Unaccompanied children: Unaccompanied children are accommodated at the Károlyi István Children's Centre in Fót. Children are transported by the police to the designated facility. Upon arrival, a medical check is conducted. At the Children's Centre, the child's age and gender are taken into account during accommodation. Younger children are placed separately from older ones, and girls are accommodated separately from boys. Material reception conditions are provided within the child care system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Victims of Human Trafficking: Pursuant to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Victim Support Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, if the victim of trafficking in persons is a third-country national, the following additional support is provided:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Additional guidance: Apart from general information, the victim is provided with:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A 1-month reflection period to decide whether they are willing to cooperate with the authorities investigating the crime. During this period, the victim is entitled to a certificate of temporary stay.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If the victim is willing to cooperate with the authorities, they are entitled to a residence permit for the period of cooperation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Victim Support Service initiates the issuance of a certificate for temporary stay from the immigration authority (Immigration and Asylum Office). If the crime occurred in Hungary, the trafficking victim may be entitled to both victim support and state compensation (subject to further conditions).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The victim support activities also include the Victim Support Line (+36 80 225 225), a free 24/7 call centre maintained by the Ministry of Justice, which primarily aims to ensure that victims can access personalized information and advice about available services at any time</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception facilities and other housing arrangements</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -662,54 +1199,55 @@
         <w:t xml:space="preserve">Victims of trafficking or other forms of violence: The law does not include specific measures, beyond the general obligation that the NDGAP must take into account an applicant’s social background, personal circumstances, gender and age, when assessing whether the acts (potentially) against the applicant may be considered persecution or serious harm (Asylum Decree, Article 90).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with disabilities or other health issues: The law does not include specific measures, beyond the general obligation that the NDGAP must take into account an applicant’s social background, personal circumstances, gender and age, when assessing whether the acts (potentially) against the applicant may be considered persecution or serious harm (Asylum Decree, Article 90).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An applicant (in general) has the right to legal assistance during all stages of the asylum procedure as provided under Asylum Law, Article 37 (3). According to the Asylum Law, legal assistance and representation for asylum applicants are governed by the general rules for legal aid as enshrined in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legal Aid Act LXXX of 2003 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(hereafter Legal Aid Act).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Several civil society organisations, such as the Hungarian Helsinki Committee or Menedék, provide legal assistance to applicants, including for applicants with special needs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Guarantees for unaccompanied minors</w:t>
       </w:r>
     </w:p>
@@ -718,63 +1256,63 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Asylum Law and the Asylum Decree provides some adjustments of the procedure for unaccompanied minors, mainly through the assignment of the guardian and adaptation of the personal interview.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Making, registering and lodging an asylum application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The regular legal framework relevant for unaccompanied minors are impacted by the fact that currently two sets of special situations apply:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">crisis situation due to mass migration: impacting the assignment of legal guardians and the overall care for children, making a distinction between children under and above 14 years;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">special conditions for submitting an asylum application (embassy procedure): unaccompanied minors without a legal right to stay in Hungary have to submit first a letter of intent at the Hungarian embassy in Belgrade or Kyiv, to express their wish to apply for asylum in Hungary. The NDGAP examines this intent and upon positive decision delivers a one-time visa to Hungary, allowing the child to travel there legally with the intent to apply for international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information provision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Specific information targeting applicants with special needs (e.g. unaccompanied minors and survivors of human trafficking) is not explicitly provided. The general practices apply for applicants with special needs as well. Information should in principle be explained by the guardian, with the help of an interpreter if necessary.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -804,87 +1342,87 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The representative appointed to the unaccompanied child for the Dublin procedure is the same as the representative within the international protection procedure. The representative’s involvement in the Dublin procedure is participating at all stages, providing information to the child, collecting information on family members/relatives, collecting information on health conditions, taking part in the Dublin interview, involvement in assessment of the best interest of the child, the representative’s assertions are taken into account.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Personal interview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">All children above the age of 14 are interviewed, and unaccompanied minors below the age of 14 should be interviewed as well. The same guarantees apply, as for accompanied children:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Unaccompanied children can only be interviewed in presence of their child protection guardian.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The interview must be adapted to the child’s age and maturity and need to take into account the child’s gender and cultural background (Asylum Decree, Article 74(1a)).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Unaccompanied children under the age of 14 should be interviewed preferably in a child-friendly interview location (Asylum Decree, Article 74(1c).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The case officer conducting the interview must have acquired the necessary knowledge to interview a child (Asylum Decree, Article 74(1d)). In case another interview is necessary, the same case officer must conduct this interview as well. (Asylum Decree, Article 1b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The child protection guardian must inform the child about the interview, the way to prepare for it, and its consequences (Asylum Decree, Article 74(2)).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal representation during the asylum procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -896,199 +1434,200 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In case of crisis situation due to mass migration, Article 80/J(6) notes that this provision only applies to children under the age of 14. Children under the age of 14 are assigned a permanent guardian, while children above the age of 14 are assigned an ad-hoc guardian.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In the embassy procedure, the guardian should be appointed within 8 days from the child's arrival to Hungary's territory. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Child Protection Law, Article 84(2a) notes that siblings or minor parents with children should be assigned the same guardian. Article 84(6) and (6a) allows a guardian to care for maximum 30 children simultaneously, where children with special needs should be considered as two for the calculation of maximum number of children in care. Article 86 notes that the guardian must monitor and promote the physical, intellectual, emotional and moral development and upbringing of the child, and monitor the implementation of the child's comprehensive care. It lists the guardian’s obligations as follows:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">initiating a personal and direct meeting and conversation with the child, in accordance with the child's age within a maximum of fifteen days after the assignment, and at least once a month during the assignment, or - in the case of a child under the age of six - at least once every two weeks,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ensuring that the child can contact the guardian and providing contact details to be reachable by phone or through an in-person meeting,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">monitoring and, if necessary, facilitating contact with parents and other relatives,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">maintaining contact with the educational institutions providing the child's education and monitoring the child's school progress and behaviour,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">cooperating with the child welfare centre in order to learn about the situation of the child's biological family,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">if the child leaves the place of care without authorisation, returning the child if the guardian knows where the child had left, or. Taking the necessary measures to find the child,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">preparing a report on the child's situation to the guardianship authority as necessary, but at least every year,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">participating in the preparation of the child's individual care and upbringing plan,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">cooperating with the child's supervisory officer to prevent recidivism, if the child had committed an offence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance and counselling</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The guardian is responsible for providing or organising the legal assistance and counselling of an unaccompanied child. The legal guardian’s right and responsibility at the same time to represent the child in all their personal matters (Child Protection Law, Article 87(1).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An applicant (in general) has the right to legal assistance during all stages of the asylum procedure as provided under Asylum Law, Article 37 (3). According to the Asylum Law, legal assistance and representation for asylum applicants are governed by the general rules for legal aid as enshrined in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legal Aid Act LXXX of 2003</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (hereafter Legal Aid Act).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Free legal services are provided by the Budapest Government Office and several civil society organisations, such as the Hungarian Helsinki Committee or Menedék, provide legal assistance to applicants, including for applicants with special needs.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1141,199 +1680,380 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Applicants with special needs - Hungary</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Applicants with  special needs - Hungary</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D00AE13B"/>
+    <w:nsid w:val="7D190565"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="312B34AA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1436,52 +2156,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="9A1331F5"/>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="904177C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1584,52 +2304,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="54782AA1"/>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="447D2AC3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1732,52 +2452,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="FD5751B9"/>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="42681E76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1880,52 +2600,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="5B3C16BB"/>
+  <w:abstractNum w:abstractNumId="9">
+    <w:nsid w:val="3256D6AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2028,52 +2748,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="690AE6B6"/>
+  <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="D70A44A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2193,50 +2913,53 @@
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -2317,55 +3040,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://njt.hu/jogszabaly/2007-80-00-00.38" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bmbah.hu/index.php?lang=en" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://njt.hu/jogszabaly/2005-135-00-00" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://njt.hu/jogszabaly/2003-80-00-00" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5603" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5604" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5605" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5606" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5607" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5608" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5609" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5610" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5611" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5612" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5613" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5616" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5617" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5618" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5620" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5621" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5622" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5623" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5626" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5627" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5628" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5629" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5630" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5631" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5632" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5633" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5634" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5635" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5636" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5637" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://njt.hu/jogszabaly/2007-80-00-00.38" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bmbah.hu/index.php?lang=en" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://njt.hu/jogszabaly/2005-135-00-00" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://njt.hu/jogszabaly/2003-80-00-00" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>