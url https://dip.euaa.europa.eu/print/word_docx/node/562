--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -7,57 +7,60 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Refugee Appeals Board lifts suspension of cases concerning Syrian applicants</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the announcement of the Refugee Appeals Board: on 9 December 2024, the Refugee Board decided to suspend the processing of cases concerning persons from Syria due to the very uncertain situation in the country following the fall of the Assad regime. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Given the time that has elapsed since the decision to suspend, combined with the information currently available about the situation in Syria, the Refugee Board finds that there is no longer a basis for maintaining the suspension of the cases in the Board. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Board has also decided that the cases should be remitted for renewed consideration in the first instance by the Danish Immigration Service, as the appealed decisions were made at a time prior to the change of power in the country, and thus concern a completely different political and security situation, which the Danish Immigration Service has not had the opportunity to address in the first instance. The repatriation includes approximately 75 personal cases. </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -69,51 +72,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Refugee Appeals Board | Flygtningenævnet (1 July, 2025), Flygtningenævnet ophæver berostillelsen af sager vedrørende Syrien [Refugee Board lifts suspension of cases concerning Syria],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://fln.dk/da/Nyheder/Nyhedsarkiv/2025/010725</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -242,187 +246,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D713E803"/>
+    <w:nsid w:val="C300E444"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -651,55 +688,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fln.dk/da/Nyheder/Nyhedsarkiv/2025/010725" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/denmark/refugee-appeals-board-lifts-suspension-cases-concerning-syrian-applicants" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fln.dk/da/Nyheder/Nyhedsarkiv/2025/010725" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>