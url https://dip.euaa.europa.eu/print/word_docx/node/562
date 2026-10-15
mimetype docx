--- v1 (2026-08-25)
+++ v2 (2026-10-15)
@@ -22,98 +22,110 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Appeals Board lifts suspension of cases concerning Syrian applicants</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the announcement of the Refugee Appeals Board: on 9 December 2024, the Refugee Board decided to suspend the processing of cases concerning persons from Syria due to the very uncertain situation in the country following the fall of the Assad regime. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Given the time that has elapsed since the decision to suspend, combined with the information currently available about the situation in Syria, the Refugee Board finds that there is no longer a basis for maintaining the suspension of the cases in the Board. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Board has also decided that the cases should be remitted for renewed consideration in the first instance by the Danish Immigration Service, as the appealed decisions were made at a time prior to the change of power in the country, and thus concern a completely different political and security situation, which the Danish Immigration Service has not had the opportunity to address in the first instance. The repatriation includes approximately 75 personal cases. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Refugee Board has not addressed whether there is currently a basis for such a renewed first-instance assessment. The Board has also decided to lift the postponement of the departure deadline for persons in a position to be deported to Syria in cases where the Board has upheld decisions to refuse a residence permit under Section 7 (asylum) of the Aliens Act or to withdraw, refuse an extension or lapse under the same provision, and to resume the processing of requests for re-admission. The decision covers approximately 30 individual cases.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Refugee Appeals Board | Flygtningenævnet (1 July, 2025), Flygtningenævnet ophæver berostillelsen af sager vedrørende Syrien [Refugee Board lifts suspension of cases concerning Syria],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://fln.dk/da/Nyheder/Nyhedsarkiv/2025/010725</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.07.2025</w:t>
       </w:r>
@@ -148,52 +160,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination, Assessment of applications, Safe country concept</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -258,51 +270,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -415,51 +427,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C300E444"/>
+    <w:nsid w:val="2B306796"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -688,51 +700,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/denmark/refugee-appeals-board-lifts-suspension-cases-concerning-syrian-applicants" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fln.dk/da/Nyheder/Nyhedsarkiv/2025/010725" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/denmark/refugee-appeals-board-lifts-suspension-cases-concerning-syrian-applicants" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fln.dk/da/Nyheder/Nyhedsarkiv/2025/010725" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>