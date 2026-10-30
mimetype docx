--- v2 (2026-09-14)
+++ v3 (2026-10-30)
@@ -22,84 +22,96 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">FIS providing support to Syrians who wish to return voluntarily</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Finnish Immigration Service stated that Syrians in Europe have shown interest in returning to Syria after the change of regime in December 2024. In this context, the Finnish Immigration Service, the police and welfare regions have prepared to support the return of Syrians. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The authorities aim that this support will enable a controlled and smooth return for those who are willing. Syrian beneficiaries of refugee status can receive financial support for the return from welfare areas if they have a municipality of residence in Finland.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finnish Immigration Service | Maahanmuuttovirasto (1 July, 2025), Syyrialaisilla mahdollisuus saada tukea paluumuuttoon [Syrians have the opportunity to receive support for their return migration],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migri.fi/-/syyrialaisilla-mahdollisuus-saada-tukea-paluumuuttoon</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.07.2025</w:t>
       </w:r>
@@ -134,52 +146,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination, Assessment of applications, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -244,51 +256,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -401,51 +413,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9C6D5C7F"/>
+    <w:nsid w:val="DA12920A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -674,51 +686,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/fis-providing-support-syrians-who-wish-return-voluntarily" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/-/syyrialaisilla-mahdollisuus-saada-tukea-paluumuuttoon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/fis-providing-support-syrians-who-wish-return-voluntarily" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/-/syyrialaisilla-mahdollisuus-saada-tukea-paluumuuttoon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>