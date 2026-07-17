--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -230,51 +230,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -366,51 +366,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C6CB3990"/>
+    <w:nsid w:val="5CE94071"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>