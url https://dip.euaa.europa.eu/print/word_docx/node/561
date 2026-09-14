--- v1 (2026-07-17)
+++ v2 (2026-09-14)
@@ -13,95 +13,97 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">FIS providing support to Syrians who wish to return voluntarily zzzzzz</w:t>
+          <w:t xml:space="preserve">FIS providing support to Syrians who wish to return voluntarily</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Finnish Immigration Service stated that Syrians in Europe have shown interest in returning to Syria after the change of regime in December 2024. In this context, the Finnish Immigration Service, the police and welfare regions have prepared to support the return of Syrians. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The authorities aim that this support will enable a controlled and smooth return for those who are willing. Syrian beneficiaries of refugee status can receive financial support for the return from welfare areas if they have a municipality of residence in Finland.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finnish Immigration Service | Maahanmuuttovirasto (1 July, 2025), Syyrialaisilla mahdollisuus saada tukea paluumuuttoon [Syrians have the opportunity to receive support for their return migration],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migri.fi/-/syyrialaisilla-mahdollisuus-saada-tukea-paluumuuttoon</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -230,187 +232,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5CE94071"/>
+    <w:nsid w:val="9C6D5C7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,51 +678,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/fis-providing-support-syrians-who-wish-return-voluntarily" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/-/syyrialaisilla-mahdollisuus-saada-tukea-paluumuuttoon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>