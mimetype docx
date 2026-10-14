--- v1 (2026-07-15)
+++ v2 (2026-10-14)
@@ -32,707 +32,754 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs - Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-5567" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Overview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-5568" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Relevant EU legislation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-5569" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">National legislation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-5570" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-5571" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Training initiatives</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-5572" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Special needs in reception</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-5573" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Identification of special needs</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-5574" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Referral of applicants with special needs</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-5575" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Reception and care of applicants with special needs and vulnerabilities</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-5576" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Reception facilities and other housing arrangements</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-5577" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Detention of vulnerable persons and applicants with special reception needs</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-5580" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Reception of unaccompanied minors</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-5581" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Reception facilities and other housing arrangements</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-5582" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Age assessments</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-5584" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Access to education</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-5585" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Access to healthcare</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-5586" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Transition to adulthood</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-5587" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Detention of unaccompanied minors</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-5590" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Special procedural guarantees</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-5591" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">First instance determination for applicants with special needs</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-5592" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Access to information</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-5593" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Personal interview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-5594" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legal assistance</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-5595" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Guarantees for unaccompanied minors</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-5596" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Making, registering and lodging an asylum application</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-5597" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Information provision</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-5598" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Best interests of the child in the Dublin procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-5599" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Personal interview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-5600" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legal representation during the asylum procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-5601" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legal assistance and counselling</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs - Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 29/08/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Germany is bound by the recast Asylum Procedures Directive has transposed its provisions through the </w:t>
       </w:r>
       <w:hyperlink r:id="rId37" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
       <w:hyperlink r:id="rId38" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylgesetz </w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Germany is bound by the recast Reception Conditions Directive has transposed its provisions through the Asylum Act | </w:t>
       </w:r>
       <w:hyperlink r:id="rId38" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylgesetz </w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">6 June 2013: </w:t>
       </w:r>
       <w:hyperlink r:id="rId39" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Regulation on Employment, Verordnung über die Beschäftigung von Ausländerinnen und Ausländern, Beschäftigungsverordnung - BeschV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">02 September 2008: </w:t>
       </w:r>
       <w:hyperlink r:id="rId37" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
       <w:hyperlink r:id="rId38" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylgesetz </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">25 February 2008: </w:t>
       </w:r>
       <w:hyperlink r:id="rId40" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Residence Act (Act on the Residence, Economic Activity and Intergation of Foreigners in the Federal territory), Aufenthaltsgesetz - AufenthG : Gesetz über den Aufenthalt, die Erwerbstätigkeit und die Integration von Ausländern im Bundesgebiet, AufenthG </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">27 December 2003: </w:t>
       </w:r>
       <w:hyperlink r:id="rId41" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Twelfth Book of the Social Code – Social Assistance, Das Zwölfte Buch Sozialgesetzbuch – Sozialhilfe, SGB XII)</w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">05 August 1997: </w:t>
       </w:r>
       <w:hyperlink r:id="rId42" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Seekers’ Benefits Act, Asylbewerberleistungsgesetz AsylbG, Asylbewerberleistungsgesetz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">24 March 1997: </w:t>
       </w:r>
       <w:hyperlink r:id="rId43" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Third Book of the Social Code – Employment Promotion, Das Dritte Buch Sozialgesetzbuch – Arbeitsförderung, SGB III</w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -807,51 +854,52 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Unaccompanied minors arriving in Germany are first taken into care by the nearest local Youth Welfare Office to ensure that they are accommodated with a suitable person, such as relatives or foster families, or within suitable facilities, such as ‘clearing houses’ specialised for the care of unaccompanied minors, or with youth welfare facilities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Unaccompanied minors are identified during the application process and the specially-commissioned case officer is present for the subsequent interview. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information about the procedure of unaccompanied minors is available on the </w:t>
       </w:r>
       <w:hyperlink r:id="rId44" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BAMF website.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Referral of applicants with special needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An initial screening of unaccompanied minors is carried out by local Youth Welfare Offices which includes examining the state of health, an age assessment, examining the possibility for family reunification, estimating whether the distribution procedure may endanger the child’s best interests in physical or psychological terms and examining whether to accommodate the child with other unaccompanied minors with close social ties to him/her.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -898,102 +946,104 @@
         <w:rPr/>
         <w:t xml:space="preserve">The Asylum Act, Section 44(2a) requires federal states to have measures and provide specific support to ensure the protection of women and vulnerable persons in initial reception centres.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception facilities and other housing arrangements</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Housing arrangement:</w:t>
       </w:r>
       <w:hyperlink r:id="rId45" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">AnkER centres and functionally equivalent reception centres</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> usually provide separate accommodation for women and other applicants with special needs. Some AnkER centres and functionally equivalent centres have separate accommodation for LGBTIQ persons. Several cities, authorities or NGOs also have opened specialised accommodation centres for LGBTIQ persons.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention of vulnerable persons and applicants with special reception needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Families with children are only detained as a last resort and careful consideration is also given to detaining, for example, pregnant women, single parents, nursing mothers and the elderly. The Residence Act decrees that minors (and families with minors) “may be placed in pre-removal detention awaiting deportation only in exceptional cases and only for as long as is reasonable taking into account the well-being of the child”. Practices vary across federal states. Several states do not detain minors under 16 years of age, others do not do so if the minor is attending school, etc.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is no regulation at the national level on the detention of people with serious illnesses, disabled people or those who have been subjected to serious violence or who are traumatised. Many federal states do not detain these profiles.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception of unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The provisional taking into care of unaccompanied minors by the youth welfare office is regulated in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId46" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Social Code (SGB) VIII (Article 42 a-f)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. It determines the custody (Article 42 SGB VIII) and the tasks of the guardian (Article 27 SGB VIII).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is a distribution procedure at the national level for unaccompanied minors which ensures that they are accommodated, supplied, cared for and supported in a way that is suited to the child’s best interests. The distribution of unaccompanied minors among federal states is regulated in the Social Code, Articles 42c and 42d SGB VIII. Following this distribution, the youth welfare office to which the unaccompanied minor has been assigned to, is responsible for their custody and either accommodate them with a suitable person or suitable facility.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception facilities and other housing arrangements</w:t>
       </w:r>
     </w:p>
@@ -1147,51 +1197,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information is currently not available.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Transition to adulthood</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accommodation, socio-educational support and care, health care and legal advice are ensured in the Social Code SGB VIII. When reaching the age of majority, benefits can continue to be granted as long as the assistance is necessary, depending on each individual situation. As a rule, however, the coverage of benefits under SGB VIII expires when a minor reaches majority. More information on the </w:t>
       </w:r>
       <w:hyperlink r:id="rId44" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BAMF website.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention of unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The detention of minors, including unaccompanied minors, is not prohibited, but minors and members of other vulnerable groups must not be detained while they have the status of an asylum applicant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -1237,63 +1288,65 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If special needs or vulnerabilities are already identified during the application process, then a special case officer is either present for the interview or involved in the case. If the special needs/vulnerabilities are only identified during the interview, a specially-commissioned case officer will continue the interview or will be consulted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to information</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information on the right to make an asylum application and the steps of the asylum procedure is available through several means and in different languages: on the </w:t>
       </w:r>
       <w:hyperlink r:id="rId47" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BAMF website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, a special application called </w:t>
       </w:r>
       <w:hyperlink r:id="rId48" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ankommen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, information brochures and flyers in Initial Reception Centres, at the border and in transit zones or in detention facilities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The amendment of Section 12a of the Asylum Act (AsylG), which came into force on 1 January 2023, entails the promotion of asylum counselling that is independent from the authorities.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -1336,51 +1389,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The providers of asylum procedure counselling transmit personal data to the Federal Office and the responsible federal state authority or body which indicate that the applicant requires special procedural guarantees or has special reception needs, if the applicant explicitly gave consent to the transmission of the data.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Guarantees for unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The provisional taking into care of unaccompanied minors by the Youth Welfare Office is regulated in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId46" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Social Code (SGB) VIII (Article 42 a-f)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. It determines the custody (Article 42 SGB VIII) and the tasks of the guardian (Article 27 SGB VIII).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Making, registering and lodging an asylum application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Asylum seekers under 18 years do not have legal capacity within the asylum procedure and they cannot file an asylum application with BAMF by themselves. In such cases, the Youth Welfare Office or the guardian lodges the application in writing. If the application is lodged by a guardian, a certificate of appointment (</w:t>
       </w:r>
       <w:r>
@@ -1389,91 +1443,94 @@
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bestallungsurkunde</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) must be forwarded to BAMF.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are specially commissioned case officers who have been trained to take a sensitive approach. This also includes, for instance, the determination that the interview does not take place until after a guardian has been appointed and is held as a matter of principle with the presence of the guardian.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information about the procedure of unaccompanied minors is available on the </w:t>
       </w:r>
       <w:hyperlink r:id="rId44" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BAMF website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information provision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The provisional taking into care of unaccompanied minors by the Youth Welfare Office is regulated in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId46" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Social Code (SGB) VIII (Article 42 a-f)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. It determines the custody (Article 42 SGB VIII) and the tasks of the guardian (Article 27 SGB VIII). More information about the procedure of unaccompanied minors is available at the</w:t>
       </w:r>
       <w:hyperlink r:id="rId44" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> BAMF website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Best interests of the child in the Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are no provisions in national law specifically addressing children/unaccompanied minors. The provisions of the Dublin III Regulation, especially Articles 6 and 8, are directly applied. </w:t>
       </w:r>
     </w:p>
@@ -1631,199 +1688,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Applicants with special needs - Germany</w:t>
+      <w:t xml:space="preserve">Document generated on 14-10-2026</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Applicants with  special needs - Germany</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F7AB49D7"/>
+    <w:nsid w:val="74D45019"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1927,51 +2017,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="FD0038A9"/>
+    <w:nsid w:val="1AB29DCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2207,51 +2297,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5567" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5568" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5569" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5570" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5571" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5572" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5573" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5574" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5575" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5576" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5577" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5580" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5581" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5582" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5584" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5585" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5586" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5587" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5590" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5591" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5592" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5593" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5594" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5595" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5596" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5597" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5598" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5599" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5600" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5601" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesetze-im-internet.de/englisch_asylvfg/englisch_asylvfg.html#p0275" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesetze-im-internet.de/asylvfg_1992/BJNR111260992.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesetze-im-internet.de/beschv_2013/BJNR149910013.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesetze-im-internet.de/aufenthg_2004/BJNR195010004.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesetze-im-internet.de/sgb_12/BJNR302300003.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesetze-im-internet.de/asylblg/BJNR107410993.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesetze-im-internet.de/sgb_3/BJNR059500997.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/DE/Themen/AsylFluechtlingsschutz/UnbegleiteteMinderjaehrige/unbegleiteteminderjaehrige-node.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/SharedDocs/Anlagen/EN/Forschung/Forschungsberichte/fb37-evaluation-anker-fg-einrichtungen.pdf?__blob=publicationFile&amp;v=15" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesetze-im-internet.de/sgb_8/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/DE/Themen/AsylFluechtlingsschutz/InformationenGefluechtete/informationengefluechtete-node.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ankommenapp.de/APP/DE/Startseite/startseite-node.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>