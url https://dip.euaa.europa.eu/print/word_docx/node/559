--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -7,110 +7,115 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">The EMN published a report on the migration and asylum situation in Latvia in 2024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The EMN published a report on the migration and asylum situation in Latvia in 2024, highlighting the most important changes and observations in legal migration, international protection and asylum, on temporary protection, as well as other areas of migration.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Find </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> the report in Latvian.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European Migration Network (2 July, 2025), Ziņojums par migrāciju un patvēruma situāciju Latvijā 2024. Gadā [Report on migration and asylum situation in Latvia in 2024],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.emn.lv/emt-zinojums-par-migraciju-un-patverumu-2024-gada/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">02.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -239,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A5C56BE3"/>
+    <w:nsid w:val="AAF65782"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -648,55 +686,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emn.lv/wp-content/uploads/2025/07/EMN_zinojums_210x297mm_lv.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emn.lv/emt-zinojums-par-migraciju-un-patverumu-2024-gada/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/emn-published-report-migration-and-asylum-situation-latvia-2024" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emn.lv/wp-content/uploads/2025/07/EMN_zinojums_210x297mm_lv.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emn.lv/emt-zinojums-par-migraciju-un-patverumu-2024-gada/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>