--- v0 (2026-07-07)
+++ v1 (2026-08-29)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Austria carries out first removal to Syria since 2011 zzzzzz</w:t>
+          <w:t xml:space="preserve">Austria carries out first removal to Syria since 2011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A Syrian national, who was sentenced to seven years in prison and had his asylum status revoked in 2019, was the first person in Austria to be returned to Syria since 2011. The Federal Office for Immigration and Asylum BFA had issued a return decision with an indefinite entry ban in February 2019 but the return was declared inadmissible at this time.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Syrian national was released from detention in December 2024 and had filed a second application for international protection before his release in November 2024. The BFA rejected the application in April 2025 and issued again a return decision with an indefinite entry ban. The return to Syria was this time declared admissible due to the changed situation in Syria following the fall of the Assad regime. The Country Guidance of the European Asylum Agency (EUAA) provided the basis for the decision. The decision of the BFA became legally binding in the first instance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In cooperation with the Syrian embassy, the BFA obtained a travel certificate for the forced removal as well as the necessary visas for the police escort. However, a removal initially planned for 11 June 2025 had to be cancelled at short notice due to an interim injunction issued by the European Court of Human Rights (ECtHR). After the interim injunction was lifted by the ECtHR on 17 June 2025, the BFA planned the removal for 23 June 2025. As all flights to Syria and the surrounding region were cancelled on 23 June 2025, the removal had to be postponed to 3 July 2025, when the Syrian national was returned to Damascus on a scheduled flight by specially trained police officers. Further removals to Syria are currently being planned in Austria.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -71,51 +72,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Office for Immigration and Asylum | Bundesamt für Fremdenwesen und Asyl (3 July, 2025), Erste Abschiebung nach Syrien seit 2011 erfolgreich durchgeführt [First deportation to Syria successfully carried out since 2011],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bfa.gv.at/news.aspx?id=752B48327A7179525055733D</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">03.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -244,187 +246,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5FA5163C"/>
+    <w:nsid w:val="20D41F1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -657,51 +692,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/austria/austria-carries-out-first-removal-syria-2011" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfa.gv.at/news.aspx?id=752B48327A7179525055733D" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>