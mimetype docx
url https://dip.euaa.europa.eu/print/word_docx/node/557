--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Lithuania signs readmission protocols with Bosnia and Herzegovina, North Macedonia, Kosovo and Montenegro zzzzzz</w:t>
+          <w:t xml:space="preserve">Lithuania signs readmission protocols with Bosnia and Herzegovina, North Macedonia, Kosovo and Montenegro</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Interior Minister Vladislav Kondratović visited the Western Balkans region this week, where he met with colleagues from Bosnia and Herzegovina, North Macedonia, Kosovo, and Montenegro.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The purpose of the working visit is to sign protocols implementing international agreements on the return and readmission of illegally residing persons, and to strengthen bilateral cooperation in the field of the region's European integration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"This visit is an important step in expanding partnerships, based on trust, respect and common aspirations. The Western Balkan countries are striving for EU membership, and Lithuania has considerable experience that it can share in implementing significant reforms in the field of internal affairs. Although Lithuania does not directly face migration challenges from these countries, as a responsible EU member, we actively participate in shaping a common policy and strengthening practical cooperation. Cooperation and sharing of experience between law enforcement institutions are practical actions that create a safer Europe," emphasized Minister V. Kondratovič.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -75,54 +88,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">According to the Minister of the Interior, Lithuania's proposed reform experience in the European integration process of the Western Balkans is not a formality - it is a purposeful and consistent part of Lithuania's foreign policy, based on the belief that a strong and democratic Europe cannot be complete without the Western Balkan countries. That is why investments are being made in joint projects, bilateral agreements and expert assistance, which help ensure the desired progress.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Interior | Lietuvos Respublikos vidaus reikalų ministerija (3 July, 2025), Lietuva ir Vakarų Balkanų šalys stiprina partnerystę: pasirašyti readmisijos protokolai ir aptartos eurointegracijos perspektyvos [ Lithuania and the Western Balkan countries strengthen their partnership: readmission protocols signed and prospects for European integration discussed],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://vrm.lrv.lt/lt/naujienos/lietuva-ir-vakaru-balkanu-salys-stiprina-partneryste-pasirasyti-readmisijos-protokolai-ir-aptartos-eurointegracijos-perspektyvos/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">03.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -153,52 +167,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -251,187 +265,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="578815D5"/>
+    <w:nsid w:val="09ABFBA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -660,55 +707,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/lithuania/lithuania-signs-readmission-protocols-bosnia-and-herzegovina-north-macedonia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vrm.lrv.lt/lt/naujienos/lietuva-ir-vakaru-balkanu-salys-stiprina-partneryste-pasirasyti-readmisijos-protokolai-ir-aptartos-eurointegracijos-perspektyvos/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/lithuania/lithuania-signs-readmission-protocols-bosnia-and-herzegovina-north-macedonia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vrm.lrv.lt/lt/naujienos/lietuva-ir-vakaru-balkanu-salys-stiprina-partneryste-pasirasyti-readmisijos-protokolai-ir-aptartos-eurointegracijos-perspektyvos/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>