--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,99 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ministry of the Interior proposes a streamlined mechanism for information exchanges between stakeholders zzzzzz</w:t>
+          <w:t xml:space="preserve">Ministry of the Interior proposes a streamlined mechanism for information exchanges between stakeholders</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of the Interior submitted a proposal for public comments on a mechanism for information exchanges between the police and other authorities. The amendments will bring changes to the Police Act, the Police Personal Data Act and then the legal framework of the Border Guard and Customs. The changes aim at ensuring a more efficient and effective exchange of information between the police and other stakeholders, on crime prevention, The Finnish Immigration Service will be granted the right to receive information about certain wanted persons and also the right to disclose such information to the police. Thus, the Act on the Processing of Personal Data by the Immigration Service will also amended.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Sisäministeriö (4 July, 2025), Viranomaisten tiedonvaihtoa tehostetaan – esitys lausuntokierrokselle [Exchange of information between authorities to be enhanced – proposal circulated for comments],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://intermin.fi/-/viranomaisten-tiedonvaihtoa-tehostetaan-esitys-lausuntokierrokselle</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">04.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -234,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C594ADF4"/>
+    <w:nsid w:val="B338D199"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -647,51 +683,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/ministry-interior-proposes-streamlined-mechanism-information-exchanges-between" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermin.fi/-/viranomaisten-tiedonvaihtoa-tehostetaan-esitys-lausuntokierrokselle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>