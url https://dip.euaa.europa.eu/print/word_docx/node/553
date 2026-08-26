--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -7,94 +7,94 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ministry of Justice and Public Security proposes amendments to implement the AMMR and Crisis Regulation zzzzzz</w:t>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of Justice and Public Security is conducting a consultation on proposed amendments to the Immigration Act and the Immigration Regulation for the implementation of the Regulation on Asylum and Migration Management (AMMR) and the Regulation on the handling of crisis situations and force majeure in the area of migration and asylum (the Crisis Regulation). The consultation deadline is 7 October 2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Justice and Public Security | Justis- og beredskapsdepartementet (7 July, 2025), Høring - forslag til endringer i utlendingsloven og utlendingsforskriften - gjennomføring av forordning om asyl- og migrasjonshåndtering og kriseforordningen [Consultation - proposal for amendments to the Immigration Act and the Immigration Regulations - implementation of the Regulation on Asylum and Migration Management and the Crisis Regulation],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/no/dokumenter/horing-forslag-til-endringer-i-utlendingsloven-og-utlendingsforskriften-gjennomforing-av-forordning-om-asyl-og-migrasjonshandtering-og-kriseforordningen/id3114550/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">07.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -223,187 +223,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="DD8D1F8F"/>
+    <w:nsid w:val="87F73524"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -632,55 +665,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/ministry-justice-and-public-security-proposes-amendments-implement-ammr-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/dokumenter/horing-forslag-til-endringer-i-utlendingsloven-og-utlendingsforskriften-gjennomforing-av-forordning-om-asyl-og-migrasjonshandtering-og-kriseforordningen/id3114550/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/dokumenter/horing-forslag-til-endringer-i-utlendingsloven-og-utlendingsforskriften-gjennomforing-av-forordning-om-asyl-og-migrasjonshandtering-og-kriseforordningen/id3114550/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>