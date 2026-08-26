--- v1 (2026-08-26)
+++ v2 (2026-08-26)
@@ -7,58 +7,60 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Ministry of Justice and Public Security proposes amendments to implement the AMMR and Crisis Regulation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of Justice and Public Security is conducting a consultation on proposed amendments to the Immigration Act and the Immigration Regulation for the implementation of the Regulation on Asylum and Migration Management (AMMR) and the Regulation on the handling of crisis situations and force majeure in the area of migration and asylum (the Crisis Regulation). The consultation deadline is 7 October 2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
@@ -392,51 +394,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="87F73524"/>
+    <w:nsid w:val="5F32C309"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -665,51 +667,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/dokumenter/horing-forslag-til-endringer-i-utlendingsloven-og-utlendingsforskriften-gjennomforing-av-forordning-om-asyl-og-migrasjonshandtering-og-kriseforordningen/id3114550/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/ministry-justice-and-public-security-proposes-amendments-implement-ammr-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/dokumenter/horing-forslag-til-endringer-i-utlendingsloven-og-utlendingsforskriften-gjennomforing-av-forordning-om-asyl-og-migrasjonshandtering-og-kriseforordningen/id3114550/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>