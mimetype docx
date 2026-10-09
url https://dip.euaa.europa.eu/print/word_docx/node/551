--- v1 (2026-08-25)
+++ v2 (2026-10-09)
@@ -22,110 +22,122 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EU and UN strengthen cooperation to combat human trafficking</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On June 18, the EU Anti-Trafficking Coordinator, Diane Schmitt, met with the Inter-Agency Coordination Group against Trafficking in Persons (ICAT), mandated by the UN General Assembly, to discuss emerging trends, challenges, and priorities in the fight against human trafficking. The meeting focused on the rise of trafficking from Latin America, with victims from the region being a key trend in the EU. Most victims in the EU are now non-EU citizens. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Discussions also highlighted the link between the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">revised EU Anti-Trafficking Directive</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EU Pact on Migration and Asylum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Participants emphasized the need for international cooperation in addressing human trafficking and committed to continued collaboration through ICAT and bilateral efforts between the EU Anti-Trafficking Coordinator and ICAT members.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European Commission (8 July, 2025), [EU and UN cooperate on combatting trafficking in human beings],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://home-affairs.ec.europa.eu/news/eu-and-un-cooperate-combatting-trafficking-human-beings-2025-07-08_en</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">08.07.2025</w:t>
       </w:r>
@@ -160,52 +172,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs, Victims of trafficking</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -270,51 +282,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 09-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -427,51 +439,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FB9FC25D"/>
+    <w:nsid w:val="CD8B4AC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -700,51 +712,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/european-union/eu-and-un-strengthen-cooperation-combat-human-trafficking" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/dir/2024/1712/oj/eng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/policies/migration-and-asylum/pact-migration-and-asylum_en" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/news/eu-and-un-cooperate-combatting-trafficking-human-beings-2025-07-08_en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/european-union/eu-and-un-strengthen-cooperation-combat-human-trafficking" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/dir/2024/1712/oj/eng" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/policies/migration-and-asylum/pact-migration-and-asylum_en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/news/eu-and-un-cooperate-combatting-trafficking-human-beings-2025-07-08_en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>