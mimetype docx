--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -13,119 +13,123 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">EU and UN strengthen cooperation to combat human trafficking zzzzzz</w:t>
+          <w:t xml:space="preserve">EU and UN strengthen cooperation to combat human trafficking</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On June 18, the EU Anti-Trafficking Coordinator, Diane Schmitt, met with the Inter-Agency Coordination Group against Trafficking in Persons (ICAT), mandated by the UN General Assembly, to discuss emerging trends, challenges, and priorities in the fight against human trafficking. The meeting focused on the rise of trafficking from Latin America, with victims from the region being a key trend in the EU. Most victims in the EU are now non-EU citizens. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Discussions also highlighted the link between the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">revised EU Anti-Trafficking Directive</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and the </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EU Pact on Migration and Asylum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Participants emphasized the need for international cooperation in addressing human trafficking and committed to continued collaboration through ICAT and bilateral efforts between the EU Anti-Trafficking Coordinator and ICAT members.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European Commission (8 July, 2025), [EU and UN cooperate on combatting trafficking in human beings],</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://home-affairs.ec.europa.eu/news/eu-and-un-cooperate-combatting-trafficking-human-beings-2025-07-08_en</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">08.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -254,187 +258,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0986B71A"/>
+    <w:nsid w:val="FB9FC25D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -667,51 +704,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/european-union/eu-and-un-strengthen-cooperation-combat-human-trafficking" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/dir/2024/1712/oj/eng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/policies/migration-and-asylum/pact-migration-and-asylum_en" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/news/eu-and-un-cooperate-combatting-trafficking-human-beings-2025-07-08_en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>